--- v0 (2026-03-14)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Controling EV charging as a flexilibity load for the network&amp;quot; with S. Guillemin (CEA) and G. Guyot (CEA). Forecasted in october 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Romain Choulet, &amp;quot;Optimized Management of electrical vehicles charging: Machine Learning for predictive risk control &amp;quot; with G. Guyot (CEA) and S. Ploix (UGA). Defence forecated in October 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Impacts of Charging Behaviors in Electric Vehicle Smart Charging&amp;quot; with G. Guyot (CEA). Defended the 3 March 2026 at Le Bourget du Lac.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>