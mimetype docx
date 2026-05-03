--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Romain Choulet, &amp;quot;Optimized Management of electrical vehicles charging: Machine Learning for predictive risk control &amp;quot; with G. Guyot (CEA) and S. Ploix (UGA). Defence forecated in October 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Impacts of Charging Behaviors in Electric Vehicle Smart Charging&amp;quot; with G. Guyot (CEA). Defended the 3 March 2026 at Le Bourget du Lac.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Romain Choulet, &amp;quot;Optimized Management of electrical vehicles charging: Machine Learning for predictive risk control &amp;quot; with G. Guyot (CEA) and S. Ploix (UGA). Defence forecated in October 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Impacts of Charging Behaviors in Electric Vehicle Smart Charging&amp;quot; with G. Guyot (CEA). Defended the 3 March 2026 at Le Bourget du Lac.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>