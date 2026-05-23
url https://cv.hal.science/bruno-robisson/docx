--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Romain Choulet, &amp;quot;Optimized Management of electrical vehicles charging: Machine Learning for predictive risk control &amp;quot; with G. Guyot (CEA) and S. Ploix (UGA). Defence forecated in October 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Impacts of Charging Behaviors in Electric Vehicle Smart Charging&amp;quot; with G. Guyot (CEA). Defended the 3 March 2026 at Le Bourget du Lac.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Robisson </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adress :  Bât 351, CEA Cadarache, 13108 Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno.robisson@cea.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phone : +33(0)442253741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Data bases :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">linkedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2020/07 – ... : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Liten/DTS, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2016/10 – 2020/06 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, Researcher in the Photovoltaics Laboratory</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2013/04 – 2016/09 : Researcher at Commissariat à l'Energie Atomiques et aux Energies Alternatives (CEA), CEA-Tech Region institute, head of the team “ Secure Architectures and Systems ”( </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010 – 2013/04 : Researcher at CEA-Leti institute, deputy director of SAS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001 – 2010 : Researcher at CEA-Leti institute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2012: Habilitation à Diriger des Recherches - “ Protection of integrated circuits against physical attacks ” - Paris VI - 12 december 2012 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2001: PhD in computer science - “ Scientific discovery of power electronics circuits ” - Paris VI - 21 september 2001 at Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998: Master of science – “ Artificial Intelligence, Pattern Recognition and Applications ” - Paris VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1997: “ Agrégation ” (French teaching grade) of electrical engineering - ENS Cachan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skills and expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electric Vehicle (EV) Grid Integration, Smart Charging, e-mobility market</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electricity market, electricity balancing market, grid codes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Solar photovoltaics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Design of systems secure against physical attacks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Modeling and simulation of physical systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Computer science, artificial intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Electronics, electrotechnics, automation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Romain Choulet, &amp;quot;Optimized Management of electrical vehicles charging: Machine Learning for predictive risk control &amp;quot; with G. Guyot (CEA) and S. Ploix (UGA). Defence forecated in October 2027.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Van-Lap Ngo, &amp;quot;Impacts of Charging Behaviors in Electric Vehicle Smart Charging&amp;quot; with G. Guyot (CEA). Defended the 3 March 2026 at Le Bourget du Lac.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Charly Boudot, &amp;quot;Innovative nuclear systems: new strategies for the grid reliability&amp;quot; with Y. Besanger (Grenoble-INP), J.-B. Droin (CEA) and P. Sciora (CEA). Defended the 18 october 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Florian Selot, &amp;quot;Formalisation and simulation of the french electric grid balancing mecanism&amp;quot; with C. Vagliot-Gaudard (CEA). Defended the 11 May 2023 at Cadarache.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Thierno Barry, &amp;quot;Securing Software Against Fault Attacks at Compile Time&amp;quot; with D. Couroussé (CEA). Defended the 24 november 2017 in Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Clément Champeix, “ Securing integrated circuits against laser fault injection ” with J.-M. Dutertre (ENSMSE) and M. Lisart (STMicroelectronics). Defended the 15 december 2016 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Ingrid Exurville, “ Non intrusive detection of hardware Trojan ” with J.-B. Rigaud (ENSMSE). Defended the 30 october 2015 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Nicolas Moro, “ Securing assembly code against fault attacks “ with E. Encrenaz-Tiphene (LIP6) and Karine Heydemann (LIP6). Defended the 13 november 2014 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Loïc Zussa, “ Analysis of faults created by timing violation and enabling the physical cryptanalysis of secure circuits ” with A. Tria (CEA) and J.-M. Dutertre (ENSMSE). Defended the 10 october 2014 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• François Poucheret, “ Methods and tools for electromagnetic fault injections ” with Ph. Maurine (LIRMM) defended the 23 november 2012 at Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Minh Huu Nguyen, “ Protection of processors against fault and side channel attacks ” with N. Drach-Temam (LIP6) defended the 21 september 2011 at Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Selma Laabidi, “ Design methods to protect integrated circuits against correlation attacks ” with Ph. Collot (ENSMSE) defended the19 janvier 2010 at Gardanne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2010- 2021 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Design of Computer Systems option), course “ Simulation d’entretien de recrutement “ (6h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009- 2016 : Mines de Saint-Etienne Engineer school, 3th year cycle ISMIN (Mobility and Security option), course “ Side channel and fault attacks“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005-today: Mines de Saint-Etienne Engineer school, 1st year cycle ICM (Micro-electronics option), course “ VLSI design“ (7h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2009: Mines de Saint-Etienne Engineer school, continuing education, course “Side channel and fault attacks” (20h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2007: Mines de Saint-Etienne Engineer school, Master SISA, course “ Side channel and fault attacks” (28h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2005: Mines de Saint-Etienne Engineer school, 2nd year cycle ISMEA, laboratory “ FPGA programming“ (15h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 1998-2001: Pierre et Marie Curie university, 1st et 2nd year MIAS, laboratory and course “ Assembly Langage , Algorithmic et Visual Basic “ (92h/year)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV sizing for EV workplace charging stations : an empirical study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10128. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Modular Reactor-based solutions to enhance grid reliability: impact of modularization of large power plants on frequency stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2022015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar charging of electric vehicles : Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.4523. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12094523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal modelling of the electricity markets: the example of the load reduction of electricity mechanism “NEBEF”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Selot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vaglio-Gaudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gil-Quijano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 897 (1), pp.012017. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/897/1/012017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart security management in secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le-Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-016-0143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01447976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-014-0077-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00951386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterisation of an AES chip embedding countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3/4, pp.328-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00624400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Sizing method for photovoltaics charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ‘Coupler l’énergie solaire avec la mobilité électrique pour les transports : une opportunité à saisir’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capenergies, Oct 2023, Mougins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing PV plant for charging EVs : case study of an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Lap Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Farouk Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “ IEA PVPS T17 - PV &amp; Transport”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA PVPS, May 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04247405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics analysis of power transients based on power system and nuclear dynamics software chaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Droin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sciora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powertech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of electric vehicles: experimental results @CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres techniques « perspectives du système électrique, des solutions technologiques à inventer ensemble ! »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tenerrdis, Nov 2022, Jonage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV (SOLAR) CHARGING @CEA: EXPERIMENTAL RESULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS T17 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EV Solar charging at CEA: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA-PVPS-Task 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibility of EV charging : Use-Cases, actors and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neemo Training Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Feb 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvolVE: Smart charging at CEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEEMO SCHOOL-1: e-Mobility on Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, Mar 2021, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03210974v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart grids and photovoltaics: perspectives of photovoltaics on the power exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mignonac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introducing massive amount of photovoltaic and wind energies in the electric grids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MCAST, May 2019, Saint-Paul Lez Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03211004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All paths lead to Rome: Polymorphic Runtime Code Generation for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Manchester, United Kingdom. pp.17-18, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178291.3178296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02011053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Tool for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOC-NOW 2018 - International Conference on Ad-Hoc Networks and Wireless</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Malo, France. pp.112-119, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00247-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Combination of Tolerance and Control Flow Integrity Countermeasures against Multiple Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European LLVM Developers Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multiple Ways to Automate the Application of Software Countermeasures against Physical Attacks : Pitfalls and Guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyber-Physical Security Education Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser testing of a double-access BBICS architecture with improved SEE detection capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 16th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bremen, Germany. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2016.8093172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01855833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01271252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Génération de code au runtime pour la sécurité des systèmes embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressi 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation of a Countermeasure Against Instruction-Skip Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptography and Security in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858930.2858931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01296572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection Against Side Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.136-152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45931-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01372223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient hardware Trojans detection based on path delay measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Hardware Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2015.7140254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an information leakage between logically independent blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Cryptography and Security in Computing Systems (CS2'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. pp.25, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2694805.2694810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compilation for the Composition of Software Protections for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition de la rencontre Crypto'Puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01273410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART SECURITY MANAGEMENT IN SECURE DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wajsbürt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a Bulk Built-In Current Sensor for detecting laser-induced currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-Line Testing Symposium (IOLTS), 2015 IEEE 21st International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Halkidiki, Greece. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2015.7229849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Detection by Delay and Electromagnetic Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-T Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEU sensitivity and modeling using picosecond pulsed laser stimulation of a D Flip-Flop in 40 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Champeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFTS), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Amherst, United States. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2015.7315158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault attacks on two software countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00998988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic analysis, deciphering and reverse engineering of integrated circuits (E-MATA HARI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omarouayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Jarrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01434592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two software countermeasures against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, United States. pp.112-117, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01032449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COGITO: Code Polymorphism to Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT2014: 11th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vienne, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005113704510456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01072039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a fault injection mechanism related to voltage glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop (colocated with ETS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis and Fault Injection onto Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration - System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Mexico, Mexico. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2014.7004182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions : the common factor of side-channel and fault attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS: Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the fault injection mechanism related to negative and positive power supply glitches using an on-chip voltmeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clediere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Symposium on Hardware-Oriented Security and Trust (HOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arlington, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware integrity : from design to characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leti Innovation days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA-LETI, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-Like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bad and the good of physical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Zie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal verification of a software countermeasure against instruction skip attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00869509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilley Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth International Symposium on Foundations &amp; Practice of Security FPS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer pseudo-DES Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection on microcontrollers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip-to-Cloud Security Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Injection to Reverse Engineer DES-like Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Practice of Security - 6th International Symposium, FPS 2013, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme des attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto'Puces 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Near-Field Pulsed EMI at IC Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium and Exhibition on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic fault injection: towards a fault model on a 32-bit microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th workshop on Fault Diagnosis and Tolerance in Cryptography - FDTC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa-Barbara, United States. pp.77-88, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2013.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00871218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism for physical attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chip to cloud security forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01094244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the EM medium as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DFA on AES based on the entropy of error distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Side-Channel and Fault-Attack Resistant AES Circuit Working on Duplicated Complemented Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCC 2011 - International Solid State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. pp.274-276, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCC.2011.5746316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00541009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Attacks on Ring Oscillator-Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00712545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of timing constraints violation as a fault injection means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Zussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Clédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pas encore paru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified formalism for side-channel and fault attacks on cryptographic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Transient Faults Injection on a hardware and software implementations of AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless Electromagnetic Active Attack on Ring Oscillator Based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.151-166, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00699618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ElectroMagnetic Analysis (EMA) of Software AES on Java Mobile Phones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Aboulkassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Freund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intl. Workshop on Information Forensics and Security - WIFS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Foz do Iguaçu, Brazil. Paper 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00651026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Direct Power Injection on CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tobich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lisart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC'2011: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nara, Japan. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00607868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost recovery for the code integrity protection in secure embedded processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hardware-Oriented Security and Trust (HOST 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2011.5955004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of complex strategies of security in secure embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2011 - 4th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00575870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ElectroMagnetic Coupling with CMOS Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Electromagnetic Compatibility of Integrated Circuits (EMC COMPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dubrovnik, Croatia. pp.137-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of fault injection mechanisms and consequences on countermeasures design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), 2011 6th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, athens, Greece. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00623133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a duplicated fault-detecting AES chip and yet using clock set-up time violations to extract 13 out of 16 bytes of the secret key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier-Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00625679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the security in smart secure devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSI 2010 - Smart Systems Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dresden, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00620741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bekkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouquet Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Systèmes embarqués, sécurité et sûreté de fonctionnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.1/11.2 International conference, CARDIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00474337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOS An innovative secure system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan-Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptarchi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue expérimentale des techniques d'injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pasha Mirbaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Clocks Fail: On Critical Paths and Clock Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP WG 8.8/11.2 International Conference on Smart Card Research and Advanced Applications (CARDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.182-193, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12510-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Fault Injection around the Prototyping of an AES Cryptosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems on Chip 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00505355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy Of Security on Smart On Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Soquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirouz Bazargan Sabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACA Security Trends In embedded Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01097124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost fault tolerance on the ALU in simple pipelined processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2010 - 13th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienne, Austria. pp.28-31, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de fautes par modification de l'horloge: application à l'AES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptopuce2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Porquerolle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost fault injection method for security characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Time-Redundant Fault Tolerance on the ALU for Simple Pipelined Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Huu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Drach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Austin Conference on Integrated Systems &amp; Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00463478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation Methodology for The Security of Cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Smart 2008 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sphia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation methodology for the security of cryptosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Ph.D. Research in MicroElectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. p113-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualized Security Caracterization Platform for Teaching, Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ribotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Crypt'Archi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Behavioral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vienne, Austria. pp.413-426, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74735-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de conception sécurisée contre les attaques en faute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SOC-SIP, nouvelles perspectives, nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de circuits sécurisés: Nécessité de prendre en compte les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque nationale Groupement De Recherche SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe design methodologies against fault attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3d workshop on fault diagnosis and tolerance in cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00460571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for correlation power analysis enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Cledière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Serviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Yokohama, Japan. p174-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Evaluation Platform for Secured Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Montpellier, France. p214-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPA on quasi delay insensitive asynchronous circuits: concrete results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yvan Liardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of smart card security with asynchronous logic chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Beigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fraidy Bouesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres internationales des micro et nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for converting an electrical circuit to a bond graph : a formalization of the inspection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bond Graph Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation, Jan 2001, Phoenix, United States. pp.199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation of electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Midwest Symposium on Circuits And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Lansing, United States. pp.144-147, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2000.951606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing a canonical bond graph from a component-connection representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Vancouver, Canada. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00481629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler-based Countermeasure Against Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Code Polymorphism as a Protection against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01232662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical measurements of data path delays for IP authentication & integrity verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Exurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jean-Alain Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2013 8th International Workshop on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2013.6581551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01109140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme commun aux attaques par canaux auxiliaires et par injection de fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Encrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR SOC-SIP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Application of Software Countermeasures Against Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Belleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Heydemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Çetin Kaya Koç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Systems Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.135-155, 2018, 978-3-319-98934-1. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98935-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaques physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thiebeauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes à puce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès - Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p135-170, 2013, Traité RTA, série Informatique et Systèmes d'Information, 9782746239135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical functions: the common factor of side-channel and fault attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-015-0111-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Formalism for Physical Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Linge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Tria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of transient faults using electromagnetic pulses Practical results on a cryptographic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Dehbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orsatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Cryptology ePrint Archive (2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00742850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de circuits en électronique de puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Robisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.robisson@cea.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/bruno-robisson-0933651/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=uFxn0vsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cmp.mines-stetienne.fr/content/689-department-secure-architectures-and-systems-sas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04288634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Lap Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marchadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignonac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810128" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Boudot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12094523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Selot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gil-Quijano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/897/1/012017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01447976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agoyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le-Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wajsb&#252;rt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0143-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Bouder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0111-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00951386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Encrenaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-014-0077-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00624400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jean-Alain Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Farouk Bouaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04247405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951475v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702693v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Vignal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03210974v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02011053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belleville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178291.3178296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894517v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Linge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00247-3_10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01660155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01855833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Champeix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lisart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2016.8093172" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01271252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01296572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01372223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45931-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Exurville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Zussa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2015.7140254" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2694805.2694810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273410v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232670v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Henaff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borrel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2015.7229849" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240239v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-T Ngo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Exurville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhasin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guilley" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1103" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227355v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2015.7315158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00998988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dehbaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omarouayache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Raoult" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004189" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01032449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855580" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01072039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005113704510456" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099025v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Fischer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2014.7004182" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Zussa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855583" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Zie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00869509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilley Sylvain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01818570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00907718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00871218v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2013.9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01094244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poucheret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00541009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCC.2011.5746316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00712545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00699618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00651026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboulkassimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Freund" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00607868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tobich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2011.18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Huu Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Drach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2011.5955004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00575870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721145" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00623133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pasha Mirbaha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00625679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier-Verdier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00620741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan Sabet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bekkou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouquet Sylvain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00474337v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12510-2_13" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SZT19WS6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Bazargan-Sabet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01097124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huu Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491822" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463505v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Laabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481484v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ribotta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74735-2_28" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481617v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Ha Le" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cledi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canovas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeambrun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fraidy Bouesse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renaudin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beign&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481651v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Beign&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2000.951606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00481629v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01232662v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jaillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01109140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2013.6581551" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01951305v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98935-8_7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thiebeauld" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00742850v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orsatelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008279v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>