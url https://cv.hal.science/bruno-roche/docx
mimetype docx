--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1490,51 +1490,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
@@ -1575,93 +1575,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
+              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01446648v1</w:t>
+                <w:t xml:space="preserve">halshs-01703444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
@@ -1702,69 +1702,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
+              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01703444v1</w:t>
+                <w:t xml:space="preserve">halshs-01446648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome treizième. Janvier 1703-décembre 1706. Lettres 1591-1741</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xxx + 625 p., 2016, 978-0-7294-1069-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xviii + 598 p., 2015, 978-0-7294-1028-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,51 +2134,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-7294-1027-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxx+709, 2013, 9780729410267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2388,51 +2388,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxxii-747, 2012, 9780729409841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-0-7294-0983-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2792,51 +2792,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-0-7294-0877-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3777,51 +3777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="346CEA34"/>
+    <w:nsid w:val="B5AFF366"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65123C93"/>
+    <w:nsid w:val="3DD502BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CDEB3A3C"/>
+    <w:nsid w:val="EEE91819"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FE6CC7F"/>
+    <w:nsid w:val="724B9B99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="811E371B"/>
+    <w:nsid w:val="4C982603"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6534.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Special:Ouvrages_de_r%C3%A9f%C3%A9rence/2867240425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akadem.org/sommaire/colloques/rire-et-religions/la-dialectique-du-rire-de-l-ironie-a-la-parodie-09-02-2015-67221_4571.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tricoche-Rauline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espace-temps%20du%20dialogue%20litt%C3%A9raire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6534.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Special:Ouvrages_de_r%C3%A9f%C3%A9rence/2867240425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akadem.org/sommaire/colloques/rire-et-religions/la-dialectique-du-rire-de-l-ironie-a-la-parodie-09-02-2015-67221_4571.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tricoche-Rauline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espace-temps%20du%20dialogue%20litt%C3%A9raire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>