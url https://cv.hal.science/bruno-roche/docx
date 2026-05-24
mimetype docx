--- v1 (2026-04-02)
+++ v2 (2026-05-24)
@@ -1490,51 +1490,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
@@ -1575,93 +1575,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
+              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01703444v1</w:t>
+                <w:t xml:space="preserve">halshs-01446648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quatorzième. Décembre 1706-avril 1732. Lettres 1742-1791</w:t>
+                <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome quinzième. Bibliographie et index général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Labrousse</w:t>
@@ -1702,69 +1702,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, xxvi + 472 p., 2017, 978-0-7294-1070-0</w:t>
+              <w:t xml:space="preserve">, pp.393, 2017, 978-0-7294-1201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01446648v1</w:t>
+                <w:t xml:space="preserve">halshs-01703444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance de Pierre Bayle. Tome treizième. Janvier 1703-décembre 1706. Lettres 1591-1741</w:t>
               </w:r>
@@ -1818,51 +1818,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xxx + 625 p., 2016, 978-0-7294-1069-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xviii + 598 p., 2015, 978-0-7294-1028-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2134,51 +2134,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-7294-1027-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxx+709, 2013, 9780729410267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2388,51 +2388,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiep Van Bunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xxxii-747, 2012, 9780729409841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-0-7294-0983-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2792,51 +2792,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Foundation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-0-7294-0877-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3777,51 +3777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5AFF366"/>
+    <w:nsid w:val="76622BAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3925,51 +3925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DD502BA"/>
+    <w:nsid w:val="991F76E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4073,51 +4073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EEE91819"/>
+    <w:nsid w:val="11CD4CDC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="724B9B99"/>
+    <w:nsid w:val="F306F2CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4369,51 +4369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C982603"/>
+    <w:nsid w:val="FF129E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6534.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Special:Ouvrages_de_r%C3%A9f%C3%A9rence/2867240425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akadem.org/sommaire/colloques/rire-et-religions/la-dialectique-du-rire-de-l-ironie-a-la-parodie-09-02-2015-67221_4571.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tricoche-Rauline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espace-temps%20du%20dialogue%20litt%C3%A9raire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6534.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.wikipedia.org/wiki/Special:Ouvrages_de_r%C3%A9f%C3%A9rence/2867240425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.univ-pau.fr/opcit/104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.akadem.org/sommaire/colloques/rire-et-religions/la-dialectique-du-rire-de-l-ironie-a-la-parodie-09-02-2015-67221_4571.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446648v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Labrousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiep Van Bunge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/www_vf/bayle/bayle_index.ssi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/book/correspondance-de-pierre-bayle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bergon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tricoche-Rauline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499861v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Espace-temps%20du%20dialogue%20litt%C3%A9raire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>