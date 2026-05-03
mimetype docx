--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -1075,398 +1075,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le silo-élévateur terminal, un élément du paysage culturel portuaire de Rosario (1905-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laubé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rohou</w:t>
+                <w:t xml:space="preserve">Rohou Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Data for History workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">IIIe colloque international franco-argentin sur le patrimoine portuaire ( III COLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO, )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rosario, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950647v1</w:t>
+                <w:t xml:space="preserve">hal-01970928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">ANY-ARTEFACT-O : an ontology developed for history of industrial cultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Garlatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rohou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">2nd Data for History workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle histoire numérique (Digital history department) of the LARHRA laboratory, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01922189v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silo-élévateur terminal, un élément du paysage culturel portuaire de Rosario (1905-1940)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rohou</w:t>
+                <w:t xml:space="preserve">Paysages portuaires et réalité virtuelle : Taltal, un laboratoire dans le désert d'Atacama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Contreras Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohou Bruno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milton Godoy Orellana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe colloque international franco-argentin sur le patrimoine portuaire ( III COLOQUIO INTERNACIONAL SOBRE PATRIMONIO PORTUARIO, )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rosario, Argentine</w:t>
+              <w:t xml:space="preserve">workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970928v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01922189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodizar y comparar la evolución de los puertos: interés cruzado de las humanidades digitales en el enfoque de la historia de la ciencia y de la técnica aplicado a los puertos de Brest (Francia), Mar del Plata, Rosario, Quequén y Arroyo Pareja (Argentina).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Jornadas Interescuelas Mar del Plata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1504,64 +1504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ontologie PHO en Histoire des Sciences et Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1599,64 +1599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Port History Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADBIS 2017 : 21st European Conference on Advances in Databases and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nicosia, Cyprus. pp.363 - 372, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1923,77 +1923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et web sémantique : de l'intérêt de la modélisation des connaissances en histoire des sciences et des techniques pour une histoire comparée des ports de Brest (France) et Mar del Plata (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DI 2014 : 1st international conference on Digital Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2044,169 +2044,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des ports de Brest (France), Rosario et Mar del Plata (Argentine) en tant que macro systèmes technologiques complexes : application à la modélisation des connaissances pour l'histoire des sciences et des techniques</w:t>
+                <w:t xml:space="preserve">Modélisation des ports de Brest (France), Rosario et Mar del Plata (Argentine) en tant que macro systèmes technologiques complexes : Application à la modélisation des connaissances pour l’histoire des sciences et des techniques. (Thèse de doctorat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université de Bretagne occidentale - Brest, 2018. Français. </w:t>
+              <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. École doctorale Sociétés, temps, territoires (Brest), 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018BRES0103⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02106927v2</w:t>
+                <w:t xml:space="preserve">hal-01964812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des ports de Brest (France), Rosario et Mar del Plata (Argentine) en tant que macro systèmes technologiques complexes : Application à la modélisation des connaissances pour l’histoire des sciences et des techniques. (Thèse de doctorat)</w:t>
+                <w:t xml:space="preserve">Modélisation des ports de Brest (France), Rosario et Mar del Plata (Argentine) en tant que macro systèmes technologiques complexes : application à la modélisation des connaissances pour l'histoire des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. École doctorale Sociétés, temps, territoires (Brest), 2018. Français. </w:t>
+              <w:t xml:space="preserve">Histoire. Université de Bretagne occidentale - Brest, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2018BRES0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964812v1</w:t>
+                <w:t xml:space="preserve">tel-02106927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2224,90 +2224,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Lab in Virtuo&amp;lt;/em&amp;gt; : un Environnement Virtuel Intelligent pour l’histoire et le patrimoine des paysages culturels industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2545,77 +2545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des paysages portuaires et humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Garlatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18AF789D"/>
+    <w:nsid w:val="0937E314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-rohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236143638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i29.12620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De Marco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohou Bruno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Soraya Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02106927v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964812v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-rohou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236143638" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Chalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rohou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34096/rtt.i29.12620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11820" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195178v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel De Marco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Marco (h)" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohou Bruno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950647v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Contreras Neira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Godoy Orellana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67162-8_36" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Soraya Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02106927v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018BRES0103" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02100319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7NBH-YB24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01797296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>