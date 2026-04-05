--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -628,278 +628,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal behavior for electromagnetic interference shielding effectiveness of polymer based composite materials</w:t>
+                <w:t xml:space="preserve">MISMATCH STUDY OF META-LINE STRUCTURES RELATED TO DISPERSIVE PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Retailleau</w:t>
+                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alaa Eddine</w:t>
+                <w:t xml:space="preserve">Allassem D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ndagijimana</w:t>
+                <w:t xml:space="preserve">O.B. Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Haddad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, pp.109351. </w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21474/IJAR01/15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857955v1</w:t>
+                <w:t xml:space="preserve">hal-04060271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISMATCH STUDY OF META-LINE STRUCTURES RELATED TO DISPERSIVE PROPERTIES</w:t>
+                <w:t xml:space="preserve">Universal behavior for electromagnetic interference shielding effectiveness of polymer based composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
+                <w:t xml:space="preserve">C. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allassem D.</w:t>
+                <w:t xml:space="preserve">J. Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.B. Arafat</w:t>
+                <w:t xml:space="preserve">F. Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sauviac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.535-543. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.109351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21474/IJAR01/15521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060271v1</w:t>
+                <w:t xml:space="preserve">hal-03857955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wide Frequency Range Relationship Between Transfer Impedance of Braided Cables and Shielding Effectiveness of Corresponding Plate Shields</w:t>
               </w:r>
@@ -989,77 +989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Dielectric and Magnetic Constants of Ferrofluid-Doped Sol-Gels by a Resonant Cavity Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability of metamaterial compact band-stop filters using YIG substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Djouablia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Photonic Jet with Aperiodic Fourier Modal Method and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,303 +1723,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Impedance Operator to Study Tipped Parallel Plate Waveguides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experimental verification of tunable property of a zeroth-order resonator on ferrite substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2347391⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.28711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01390580v1</w:t>
+                <w:t xml:space="preserve">ujm-01385377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification of tunable property of a zeroth-order resonator on ferrite substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Boundary Impedance Operator to Study Tipped Parallel Plate Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (11), pp. 5599 - 5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2347391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.28711⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-01385377v1</w:t>
+                <w:t xml:space="preserve">ujm-01390580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and dual photonic jets with tipped waveguides: An integral approach</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp. 1516-1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (17), pp.1516 - 1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2269,51 +2269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar Metamaterial Micro-Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Resonance Frequencies Of A Multi-Turn Spiral For Metamaterial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,77 +2515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Measurement of a Zeroth-Order Resonator and a Composite Right-Left-Handed Transmission Line in Coplanar Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Payet-Gervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zahwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,90 +2774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Circulator using YIG thin film with a Coplanar Wave Guide Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zahwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetic Research C (PIERC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.193-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,617 +3118,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of magnetic thin films with a rectangular waveguide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotropic Metamaterial Electromagnetic Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Boudiar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00802551v1</w:t>
+                <w:t xml:space="preserve">hal-00365371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double split-ring resonators: analytical and numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Role of wave interaction of wires and split-ring resonators for the losses in a left-handed composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. R. Simovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (5), pp.317-338</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.6607-46612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365384v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of wave interaction of wires and split-ring resonators for the losses in a left-handed composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of magnetic thin films with a rectangular waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (4), pp.6607-46612</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365382v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00802551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant influence of small S-shaped particles on the guided mode of a coplanar line</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Double split-ring resonators: analytical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Simovski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (5), pp.317-338</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00365472v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Metamaterial Electromagnetic Lens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Resonant influence of small S-shaped particles on the guided mode of a coplanar line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. R. Simovski</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.244-247. </w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (2), pp.131-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.20229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365371v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00365472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward creating isotropic microwave composites with negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Simovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.RS2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de matériaux chiraux à structures hétérogènes (modèle MTWC) : théorie, validations expérimentales et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Héliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3870,51 +3870,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3999,151 +3999,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05273481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation locale de matériaux en espace libre à l’aide du phénomène de jet électromagnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington, France. pp.912-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603027v1</w:t>
+                <w:t xml:space="preserve">hal-04709924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Microwave Electromagnetic Jets for Detection, Imaging and Local Characterization Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4188,586 +4197,577 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation locale de matériaux en espace libre à l’aide du phénomène de jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Granger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04709924v1</w:t>
+                <w:t xml:space="preserve">hal-04603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition guide d’onde rectangulaire vide-guide chargé pour réaliser un dispositif de mesure à base de jet électromagnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Deubaibe</w:t>
+                <w:t xml:space="preserve">Jet électromagnétique vers des applications de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Ndouwe</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sanae Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire GREMA?N; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059258v1</w:t>
+                <w:t xml:space="preserve">hal-04059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique d'une spire utilisée comme dispositif d'excitation magnétique pour obtenir des dispositifs à lignes coplanaires accordables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Transition guide d’onde rectangulaire vide-guide chargé pour réaliser un dispositif de mesure à base de jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deubaibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Ndouwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraka Mahamout Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagal Dari Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariam Podda Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux, Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059169v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet électromagnétique vers des applications de caractérisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+                <w:t xml:space="preserve">Comportement thermique d'une spire utilisée comme dispositif d'excitation magnétique pour obtenir des dispositifs à lignes coplanaires accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakar Ibet Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraka Mahamout Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagal Dari Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Touil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
+                <w:t xml:space="preserve">Mariam Podda Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GREMA?N; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059278v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la Modélisation de Structures Textiles Complexes à l’aide de Simulateur Full-Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4913,51 +4913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de jet photonique via une antenne chargée de téflon pour la détection à travers des structures optiquement opaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embout « multi-guide » pour la production de jet photonique appliqué à la détection dans des structures opaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de jet photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,1269 +5477,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mode propagatif Main Gauche dans un isolateur coplanaire à base de YIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02060943v1</w:t>
+                <w:t xml:space="preserve">ujm-01385499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left Handed Mode Propagating In Coplanar Isolator Based on Yittrium Iron Garnet (YIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Kirouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META'14 - Singapore / The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Said Zouhdi; Nikolay Zheludev; Jinghua Teng, May 2014, Singapour, Singapore. p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode propagatif Main Gauche dans un isolateur coplanaire à base de YIG</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385499v1</w:t>
+                <w:t xml:space="preserve">ujm-02060943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-jet photonique : intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d’onde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse agile d'une ligne métamatériau composite par l'utilisation d'un substrat de type YIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385458v1</w:t>
+                <w:t xml:space="preserve">hal-01390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet photonique simple ou double pour la détection d'objets sub-longueur d'onde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bi-jet photonique : intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d’onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01385458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jet photonique simple ou double pour la détection d'objets sub-longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ounnas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Lecler</w:t>
+                <w:t xml:space="preserve">S Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807419v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse agile d'une ligne métamatériau composite par l'utilisation d'un substrat de type YIG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390942v1</w:t>
+                <w:t xml:space="preserve">hal-00807419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence expérimentale d’un jet photonique en hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+                <w:t xml:space="preserve">Integral theory for waveguide driven photonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02060961v1</w:t>
+                <w:t xml:space="preserve">hal-00800272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Simulation of a Magnetically-Coupled ZOR on YIG Thin Film</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en évidence expérimentale d’un jet photonique en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385454v1</w:t>
+                <w:t xml:space="preserve">ujm-02060961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral theory for waveguide driven photonic jets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic Simulation of a Magnetically-Coupled ZOR on YIG Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Benghalia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
+              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800272v1</w:t>
+                <w:t xml:space="preserve">ujm-01385454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Coplanar Zeroth-order Resonator on YIG Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,51 +6967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitate Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EM IEEE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7049,51 +7049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Comparative d'une Ligne Coplanaire par l'Utilisation de Trois Méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7138,1935 +7138,1814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrying Heterogeneous Circles of Trust: No Silver Bullet Yet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spiral particle to design a compact resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bechara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Electronic Conference on Computer Science 2007 (IECCS07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meta'08 Metamaterials for Secure Information and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakesh, Morocco. pp.119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00372130v1</w:t>
+                <w:t xml:space="preserve">hal-00365387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral particle to design a compact resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Marrying Heterogeneous Circles of Trust: No Silver Bullet Yet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bechara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'08 Metamaterials for Secure Information and Communication Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Electronic Conference on Computer Science 2007 (IECCS07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saint-Etienne, France. pp.240-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3037062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365387v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00372130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures de fédération d'identités et interopérabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Interoperability between Heterogeneous Federation Architectures: Illustration with SAML and WS-Federation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Réseaux (JRES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System (SITIS 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shangai, China. pp.1063-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00446690v1</w:t>
+                <w:t xml:space="preserve">ujm-00345878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de fédération d'identités et interopérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit of a magnetic wall on anisotropic ferrite components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00365493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Spirals particles to design an artificial material with high permittivity behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability between Heterogeneous Federation Architectures: Illustration with SAML and WS-Federation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System (SITIS 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JCMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00345878v1</w:t>
+                <w:t xml:space="preserve">hal-00148423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lentille Electromagnétique à base de Métamatériau à Indice Négatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148423v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentille Electromagnétique à base de Métamatériau à Indice Négatif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Constantin Simovski</w:t>
+                <w:t xml:space="preserve">Resonant influence of a planar metamaterial to the guided mode of a coplanar line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">27th ESA Antenna Technology Workshop on Innovative Periodic Antennas : EPBG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Santiago de Compostela, Spain. pp.635-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03346498v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00365503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Noyel</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00381010v1</w:t>
+                <w:t xml:space="preserve">ujm-03346409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Ruffié</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03346409v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant influence of a planar metamaterial to the guided mode of a coplanar line.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homogénéisation de « méta matériaux » à particule « S » pour application dans des dispositifs passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ESA Antenna Technology Workshop on Innovative Periodic Antennas : EPBG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Santiago de Compostela, Spain. pp.635-638</w:t>
+              <w:t xml:space="preserve">13e Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00365503v1</w:t>
+                <w:t xml:space="preserve">ujm-03346754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation de « méta matériaux » à particule « S » pour application dans des dispositifs passifs</w:t>
+                <w:t xml:space="preserve">Métamatériaux semi isotrope à indice négatif à base de motifs « Ω »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Verney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03346754v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03346506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux semi isotrope à indice négatif à base de motifs « Ω »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Verney</w:t>
+                <w:t xml:space="preserve">WebAnalyzer : mesures hyperfréquences par Internet (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM'02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03346506v1</w:t>
+                <w:t xml:space="preserve">ujm-00370709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebAnalyzer : mesures hyperfréquences par Internet (Poster)</w:t>
+                <w:t xml:space="preserve">Projet WebAnalyzer Internet et l'instrumentation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux (JCMM'02)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Toulouse, France</w:t>
+              <w:t xml:space="preserve">TICE2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Lyon, France. pp.415-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00370709v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet WebAnalyzer Internet et l'instrumentation à distance</w:t>
+                <w:t xml:space="preserve">Projet Web Analyzer : Instrumentation réelle sur le world web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque sur l'enseignement des technologies des sciences de l'information et des systèmes en EEA - CETSIS EEA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Clermond-Ferrand, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00370708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9076,51 +8955,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrite Isolators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9139,325 +9018,325 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of RF and Microwave Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/0471654507.erfme282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05058510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaLines: Transmission Line Approach for the Design of Metamaterial Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lheurette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials and Wave Control</w:t>
+              <w:t xml:space="preserve">Metamaterials and Wave Contro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390891v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaLines: Transmission Line Approach for the Design of Metamaterial Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Lheurette. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WILEY, p67-83, 2013</w:t>
+              <w:t xml:space="preserve">Metamaterials and Wave Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948882v1</w:t>
+                <w:t xml:space="preserve">hal-01390891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials and Wave Contro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
+              <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY, p67-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390907v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9604,51 +9483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00446690v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>