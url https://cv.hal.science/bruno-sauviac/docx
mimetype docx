--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -628,278 +628,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISMATCH STUDY OF META-LINE STRUCTURES RELATED TO DISPERSIVE PROPERTIES</w:t>
+                <w:t xml:space="preserve">Universal behavior for electromagnetic interference shielding effectiveness of polymer based composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
+                <w:t xml:space="preserve">C. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allassem D.</w:t>
+                <w:t xml:space="preserve">J. Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.B. Arafat</w:t>
+                <w:t xml:space="preserve">F. Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sauviac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.535-543. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, pp.109351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21474/IJAR01/15521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060271v1</w:t>
+                <w:t xml:space="preserve">hal-03857955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal behavior for electromagnetic interference shielding effectiveness of polymer based composite materials</w:t>
+                <w:t xml:space="preserve">MISMATCH STUDY OF META-LINE STRUCTURES RELATED TO DISPERSIVE PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Retailleau</w:t>
+                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alaa Eddine</w:t>
+                <w:t xml:space="preserve">Allassem D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ndagijimana</w:t>
+                <w:t xml:space="preserve">O.B. Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Haddad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, pp.109351. </w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21474/IJAR01/15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857955v1</w:t>
+                <w:t xml:space="preserve">hal-04060271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wide Frequency Range Relationship Between Transfer Impedance of Braided Cables and Shielding Effectiveness of Corresponding Plate Shields</w:t>
               </w:r>
@@ -989,77 +989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Dielectric and Magnetic Constants of Ferrofluid-Doped Sol-Gels by a Resonant Cavity Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Arafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability of metamaterial compact band-stop filters using YIG substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Djouablia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,51 +1357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Photonic Jet with Aperiodic Fourier Modal Method and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,303 +1723,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification of tunable property of a zeroth-order resonator on ferrite substrate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Boundary Impedance Operator to Study Tipped Parallel Plate Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.28711⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (11), pp. 5599 - 5609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2347391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385377v1</w:t>
+                <w:t xml:space="preserve">ujm-01390580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Impedance Operator to Study Tipped Parallel Plate Waveguides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental verification of tunable property of a zeroth-order resonator on ferrite substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.28711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2347391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-01390580v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01385377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single and dual photonic jets with tipped waveguides: An integral approach</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp. 1516-1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (17), pp.1516 - 1518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2269,51 +2269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coplanar Metamaterial Micro-Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,51 +2394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Resonance Frequencies Of A Multi-Turn Spiral For Metamaterial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,77 +2515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Measurement of a Zeroth-Order Resonator and a Composite Right-Left-Handed Transmission Line in Coplanar Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Payet-Gervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zahwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,90 +2774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Circulator using YIG thin film with a Coplanar Wave Guide Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Zahwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abdel Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetic Research C (PIERC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.193-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Siblini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,617 +3118,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Metamaterial Electromagnetic Lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave characterization of magnetic thin films with a rectangular waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siblini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365371v1</w:t>
+                <w:t xml:space="preserve">ujm-00802551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of wave interaction of wires and split-ring resonators for the losses in a left-handed composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Double split-ring resonators: analytical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Simovski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 70 (4), pp.6607-46612</w:t>
+              <w:t xml:space="preserve">Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (5), pp.317-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365382v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of magnetic thin films with a rectangular waveguide</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Role of wave interaction of wires and split-ring resonators for the losses in a left-handed composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (12), pp.1</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (4), pp.6607-46612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00802551v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double split-ring resonators: analytical and numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Resonant influence of small S-shaped particles on the guided mode of a coplanar line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. R. Simovski</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (2), pp.131-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365384v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00365472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant influence of small S-shaped particles on the guided mode of a coplanar line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Isotropic Metamaterial Electromagnetic Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Simovski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42 (2), pp.131-133. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 331 (3-4), pp.244-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.20229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00365472v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward creating isotropic microwave composites with negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Simovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39, pp.RS2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de matériaux chiraux à structures hétérogènes (modèle MTWC) : théorie, validations expérimentales et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Héliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,160 +3999,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05273481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation locale de matériaux en espace libre à l’aide du phénomène de jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Granger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709924v1</w:t>
+                <w:t xml:space="preserve">hal-04603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Microwave Electromagnetic Jets for Detection, Imaging and Local Characterization Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4197,577 +4188,586 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE PHOTONICS Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3022051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation locale de matériaux en espace libre à l’aide du phénomène de jet électromagnétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington, France. pp.912-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603027v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet électromagnétique vers des applications de caractérisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+                <w:t xml:space="preserve">Transition guide d’onde rectangulaire vide-guide chargé pour réaliser un dispositif de mesure à base de jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deubaibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Touil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Salvador Ndouwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraka Mahamout Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagal Dari Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire GREMA?N; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059278v1</w:t>
+                <w:t xml:space="preserve">hal-04059258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition guide d’onde rectangulaire vide-guide chargé pour réaliser un dispositif de mesure à base de jet électromagnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Ndouwe</w:t>
+                <w:t xml:space="preserve">Comportement thermique d'une spire utilisée comme dispositif d'excitation magnétique pour obtenir des dispositifs à lignes coplanaires accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abakar Ibet Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraka Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagal Dari Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sauviac</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Podda Abouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux, Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059258v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique d'une spire utilisée comme dispositif d'excitation magnétique pour obtenir des dispositifs à lignes coplanaires accordables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jet électromagnétique vers des applications de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariam Podda Abouna</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux, Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREMAN; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREMA?N; CEA Le Ripault, Apr 2023, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059169v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la Modélisation de Structures Textiles Complexes à l’aide de Simulateur Full-Wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4831,51 +4831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.99-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4913,51 +4913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de jet photonique via une antenne chargée de téflon pour la détection à travers des structures optiquement opaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embout « multi-guide » pour la production de jet photonique appliqué à la détection dans des structures opaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hishem Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kofi Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de jet photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hyani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Edee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5477,493 +5477,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode propagatif Main Gauche dans un isolateur coplanaire à base de YIG</w:t>
+                <w:t xml:space="preserve">Left Handed Mode Propagating In Coplanar Isolator Based on Yittrium Iron Garnet (YIG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malloum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">META'14 - Singapore / The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Said Zouhdi; Nikolay Zheludev; Jinghua Teng, May 2014, Singapour, Singapore. p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385499v1</w:t>
+                <w:t xml:space="preserve">ujm-01385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left Handed Mode Propagating In Coplanar Isolator Based on Yittrium Iron Garnet (YIG)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'14 - Singapore / The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Said Zouhdi; Nikolay Zheludev; Jinghua Teng, May 2014, Singapour, Singapore. p. 39</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01385089v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02060943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mode propagatif Main Gauche dans un isolateur coplanaire à base de YIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02060943v1</w:t>
+                <w:t xml:space="preserve">ujm-01385499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse agile d'une ligne métamatériau composite par l'utilisation d'un substrat de type YIG</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390942v1</w:t>
+                <w:t xml:space="preserve">hal-00807419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-jet photonique : intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d’onde</w:t>
               </w:r>
@@ -5975,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitate Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet photonique simple ou double pour la détection d'objets sub-longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,553 +6223,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse agile d'une ligne métamatériau composite par l'utilisation d'un substrat de type YIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ounnas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807419v1</w:t>
+                <w:t xml:space="preserve">hal-01390942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral theory for waveguide driven photonic jets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Takakura</w:t>
+                <w:t xml:space="preserve">Mise en évidence expérimentale d’un jet photonique en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Sauviac</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800272v1</w:t>
+                <w:t xml:space="preserve">ujm-02060961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence expérimentale d’un jet photonique en hyperfréquences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Simulation of a Magnetically-Coupled ZOR on YIG Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Benghalia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02060961v1</w:t>
+                <w:t xml:space="preserve">ujm-01385454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Simulation of a Magnetically-Coupled ZOR on YIG Thin Film</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Integral theory for waveguide driven photonic jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM 2012</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385454v1</w:t>
+                <w:t xml:space="preserve">hal-00800272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of a Coplanar Zeroth-order Resonator on YIG Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,51 +6967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitate Takakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EM IEEE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7049,51 +7049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Comparative d'une Ligne Coplanaire par l'Utilisation de Trois Méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Zermane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiral particle to design a compact resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Electronic Conference on Computer Science 2007 (IECCS07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Etienne, France. pp.240-243, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7376,213 +7376,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00372130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability between Heterogeneous Federation Architectures: Illustration with SAML and WS-Federation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+                <w:t xml:space="preserve">Benefit of a magnetic wall on anisotropic ferrite components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Sauviac</w:t>
+                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System (SITIS 07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metamaterials'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00345878v1</w:t>
+                <w:t xml:space="preserve">ujm-00365493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures de fédération d'identités et interopérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,273 +7575,295 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of a magnetic wall on anisotropic ferrite components.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">S-Spirals particles to design an artificial material with high permittivity behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.735</w:t>
+              <w:t xml:space="preserve">Metamaterials 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00365493v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Spirals particles to design an artificial material with high permittivity behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Interoperability between Heterogeneous Federation Architectures: Illustration with SAML and WS-Federation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International IEEE Conference on Signal-Image Technologies and Internet-Based System (SITIS 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Shangai, China. pp.1063-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2007.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387579v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00345878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux nouveaux pour l'intégration de composants passifs dans les circuits intégrés avancés</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.XX</w:t>
@@ -8063,351 +8063,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant influence of a planar metamaterial to the guided mode of a coplanar line.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ESA Antenna Technology Workshop on Innovative Periodic Antennas : EPBG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Santiago de Compostela, Spain. pp.635-638</w:t>
+              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00365503v1</w:t>
+                <w:t xml:space="preserve">ujm-03346409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Ruffié</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03346409v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00381010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Resonant influence of a planar metamaterial to the guided mode of a coplanar line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">27th ESA Antenna Technology Workshop on Innovative Periodic Antennas : EPBG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Santiago de Compostela, Spain. pp.635-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00381010v1</w:t>
+                <w:t xml:space="preserve">ujm-00365503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de « méta matériaux » à particule « S » pour application dans des dispositifs passifs</w:t>
               </w:r>
@@ -8626,51 +8626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WebAnalyzer : mesures hyperfréquences par Internet (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8721,51 +8721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet WebAnalyzer Internet et l'instrumentation à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8855,51 +8855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9067,268 +9067,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05058510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">MetaLines: Transmission Line Approach for the Design of Metamaterial Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lheurette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials and Wave Contro</w:t>
+              <w:t xml:space="preserve">Metamaterials and Wave Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390907v1</w:t>
+                <w:t xml:space="preserve">hal-01390891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaLines: Transmission Line Approach for the Design of Metamaterial Devices</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials and Wave Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
+              <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WILEY, p67-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390891v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Lheurette. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials for non-radiative microwave functions and antennas, in Metamaterials and wave control, Eric Lheurette (ed)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WILEY, p67-83, 2013</w:t>
+              <w:t xml:space="preserve">Metamaterials and Wave Contro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2013, 978-1-84821-518-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948882v1</w:t>
+                <w:t xml:space="preserve">hal-01390907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9483,51 +9483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>