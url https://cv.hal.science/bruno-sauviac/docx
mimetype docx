--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -4107,274 +4107,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Microwave Electromagnetic Jets for Detection, Imaging and Local Characterization Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sauviac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE PHOTONICS Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
+              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington, France. pp.912-915, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3022051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603173v1</w:t>
+                <w:t xml:space="preserve">hal-04709924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Free Space Local Characterization Method in Microwave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Granger</w:t>
+                <w:t xml:space="preserve">Toward Microwave Electromagnetic Jets for Detection, Imaging and Local Characterization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deubaibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hishem Hyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE/MTT-S International Microwave Symposium - IMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Washington, France. pp.912-915, </w:t>
+              <w:t xml:space="preserve">SPIE PHOTONICS Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS40175.2024.10600270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3022051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709924v1</w:t>
+                <w:t xml:space="preserve">hal-04603173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition guide d’onde rectangulaire vide-guide chargé pour réaliser un dispositif de mesure à base de jet électromagnétique</w:t>
               </w:r>
@@ -5477,329 +5477,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left Handed Mode Propagating In Coplanar Isolator Based on Yittrium Iron Garnet (YIG)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kirouane</w:t>
+                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitate Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'14 - Singapore / The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Said Zouhdi; Nikolay Zheludev; Jinghua Teng, May 2014, Singapour, Singapore. p. 39</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01385089v1</w:t>
+                <w:t xml:space="preserve">ujm-02060943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des propriétés d'un jet électromagnétique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecler</w:t>
+                <w:t xml:space="preserve">Left Handed Mode Propagating In Coplanar Isolator Based on Yittrium Iron Garnet (YIG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malloum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">META'14 - Singapore / The 5th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Said Zouhdi; Nikolay Zheludev; Jinghua Teng, May 2014, Singapour, Singapore. p. 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02060943v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01385089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode propagatif Main Gauche dans un isolateur coplanaire à base de YIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouzer-Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahamout Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,168 +5848,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01385499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
+                <w:t xml:space="preserve">Jet photonique simple ou double pour la détection d'objets sub-longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ounnas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Halaq</w:t>
+                <w:t xml:space="preserve">B Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lecler</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807419v1</w:t>
+                <w:t xml:space="preserve">hal-01390930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-jet photonique : intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d’onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6068,182 +6068,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01385458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet photonique simple ou double pour la détection d'objets sub-longueur d'onde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Ounnas</w:t>
+                <w:t xml:space="preserve">Bi-jet photonique : Intérêt possible à la vélocimétrie hautement résolue de particule sub-longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ounnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Franco-Maghrébines des Micro-ondes et de leurs Applications (JFMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390930v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse agile d'une ligne métamatériau composite par l'utilisation d'un substrat de type YIG</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7376,256 +7376,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00372130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of a magnetic wall on anisotropic ferrite components.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Verney</w:t>
+                <w:t xml:space="preserve">Architectures de fédération d'identités et interopérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Noyel</w:t>
+                <w:t xml:space="preserve">Jeremy Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sauviac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.735</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00365493v1</w:t>
+                <w:t xml:space="preserve">hal-04802900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures de fédération d'identités et interopérabilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gravier</w:t>
+                <w:t xml:space="preserve">Benefit of a magnetic wall on anisotropic ferrite components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sauviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Lardon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sauviac</w:t>
+                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Metamaterials'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802900v2</w:t>
+                <w:t xml:space="preserve">ujm-00365493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-Spirals particles to design an artificial material with high permittivity behaviour</w:t>
               </w:r>
@@ -8063,243 +8063,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-03346498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Ruffié</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03346409v1</w:t>
+                <w:t xml:space="preserve">ujm-00381010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general and secure corba framework for distant control of instruments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication d'un matériau main gauche artificiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sauviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Noyel</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBCE'04 IFAC Workshop Internet Based Control Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Grenoble, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">8ème Journées de Caractérisation Microondes et Matériaux (JCMM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00381010v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03346409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant influence of a planar metamaterial to the guided mode of a coplanar line.</w:t>
               </w:r>
@@ -9483,51 +9483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05243803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deubaibe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podda Abouna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Granger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sauviac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics12090895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05293578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaddar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraka Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAS.2025.3614641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jixiang Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Masghouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alcouffe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hishem Hyani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Granet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2023.2262984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Retailleau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alaa Eddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahamout Mahamat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allassem D." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Arafat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21474/IJAR01/15521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03354585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Haddad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2021.3102232" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arafat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neveu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/CJAST/2021/v40i3931594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02441725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2960163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Zermane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Djouablia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benghalia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1632748" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Edee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Ounnas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2491328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemen Ammar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Aguili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baudrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2486800" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2347391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payet-Gervy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.28711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7C65SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takakura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halaq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01390591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2206377" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nemer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Nader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zermane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siblini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jammal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00802551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Simovski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365382v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verney" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVN2KB99-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS4FLK4Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003RS002898" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mariotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#233;liot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995209" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28610FE1EB5EAB65AA4F3A520BC33BF5037E3578/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05273481v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40175.2024.10600270" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603173v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ndouwe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagal Dari Yaya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abakar Ibet Chaib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Podda Abouna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Touil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472097v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hyani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Edee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345962" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouzer-Nabil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirouane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malloum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ounnas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takakura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ounnas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390942v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01385452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060973v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387583v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365387v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00372130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Ates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gravier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fayolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3037062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802900v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lardon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noyel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00345878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.148" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148423v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bermond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Simovski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffi&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00365503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouiller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Capraro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03346506v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00381015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00370708v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05058510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/0471654507.erfme282" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390907v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>