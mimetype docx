--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -324,382 +324,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the crustal reservoir feeding La Palma 2021 eruption. Insights from phase equilibrium experiments and petrologically derived time scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering unrest at Campi Flegrei: Volcanology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Andújar</w:t>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Scaillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108327⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.115-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01640-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037976v1</w:t>
+                <w:t xml:space="preserve">insu-04963087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering unrest at Campi Flegrei: Volcanology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of bromine in Cl- and F-bearing alkali-rich felsic magmas at crustal depth: An experimental study at 800–1100 °C, 10–200 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Federica Faranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-025-01640-4⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.117-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04963087v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04848984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bromine in Cl- and F-bearing alkali-rich felsic magmas at crustal depth: An experimental study at 800–1100 °C, 10–200 MPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the crustal reservoir feeding La Palma 2021 eruption. Insights from phase equilibrium experiments and petrologically derived time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Federica Faranda</w:t>
+                <w:t xml:space="preserve">D Frascerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Casillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.117-144. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.108327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04848984v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fractionation of neon during magma degassing</w:t>
               </w:r>
@@ -802,51 +802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma degassing and its impact on Earth’s atmosphere: from magma oceans to lava lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -991,775 +991,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05319889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsatory volcanism in the Main Ethiopian Rift and its environmental consequences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Budget and Atmospheric Fate of Sulfur Emissions From Large Volcanic Eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01703-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL107180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04742767v1</w:t>
+                <w:t xml:space="preserve">insu-04647672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the behaviour of sulphur in the 2021 Cumbre Vieja (La Palma) basanite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diletta Frascerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2024.108219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04796214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining sulphur yields of trachytic and phonolitic volcanic eruptions: Tambora, Vesuvius, Laacher See and Campi Flegrei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibrium constraints on the pre-eruptive conditions of alkaline basalts of the Main Ethiopian Rift and their bearing on the production of peralkaline rhyolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sauvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04923442v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04827491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the pre-eruptive conditions of alkaline basalts of the Main Ethiopian Rift and their bearing on the production of peralkaline rhyolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining sulphur yields of trachytic and phonolitic volcanic eruptions: Tambora, Vesuvius, Laacher See and Campi Flegrei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae112⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04827491v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04923442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Budget and Atmospheric Fate of Sulfur Emissions From Large Volcanic Eruptions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulsatory volcanism in the Main Ethiopian Rift and its environmental consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL107180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01703-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647672v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04742767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granite Magmatism And Mantle Filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,3020 +1826,3020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04500696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reassessment of the sulfur and halogen emissions from the Millennium Eruption of Changbaishan (Paektu) volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.107909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04359710v1</w:t>
+                <w:t xml:space="preserve">insu-04230504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of the sulfur and halogen emissions from the Millennium Eruption of Changbaishan (Paektu) volcano</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Georgeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret E Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.107909. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04230504v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04359710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gas flushing on magma reservoir crystallization and its consequences for the growth of planetary crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orange hydrogen is the new green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106811⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.765-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03739631v1</w:t>
+                <w:t xml:space="preserve">insu-03858117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Emissivity of Phonolite Lava at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3104657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03433900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modest volcanic SO2 emissions from the Indonesian archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipson Bani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitchko Tsanev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyan Primulyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31043-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03696475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-eruptive excess volatiles and their relationship to effusive and explosive eruption styles in semi-plugged volcanoes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of gas flushing on magma reservoir crystallization and its consequences for the growth of planetary crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.882097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03953763v1</w:t>
+                <w:t xml:space="preserve">insu-03739631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the shallow production of phonolitic magmas at Mayotte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pre-eruptive excess volatiles and their relationship to effusive and explosive eruption styles in semi-plugged volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Budhi Utami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Friant</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanik Humaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.182⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.882097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04026966v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to volcano surveillance using gas geochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Experimental evidence for the shallow production of phonolitic magmas at Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 356 (S1), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.158⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.225-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04923457v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04026966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orange hydrogen is the new green</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. C. Gaucher</w:t>
+                <w:t xml:space="preserve">A novel approach to volcano surveillance using gas geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.765-769. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 356 (S1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01043-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03858117v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04923457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of H 2 O and CO 2 solubilities of mafic alkaline magmas from Canary Islands</w:t>
+                <w:t xml:space="preserve">Magmatic epidote in Archean granitoids of the Carajás province, Amazonian craton, and its stability during magma rise and emplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jiménez-Mejías</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Ingrid Roberta Viana da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Alexandre Martins de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Roberta Viana da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dall’agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.84⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03429189v1</w:t>
+                <w:t xml:space="preserve">insu-03356364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulphur on the melting of Ca-poor sediment and on trace element transfer in subduction zones: an experimental investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+                <w:t xml:space="preserve">Experimental determination of H 2 O and CO 2 solubilities of mafic alkaline magmas from Canary Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jiménez-Mejías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Casillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03143260v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03429189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic epidote in Archean granitoids of the Carajás province, Amazonian craton, and its stability during magma rise and emplacement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of sulphur on the melting of Ca-poor sediment and on trace element transfer in subduction zones: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dall’agnol</w:t>
+                <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.103570. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (9), pp.egab005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03356364v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03143260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of inherited structure on granite emplacement: An example from the Late Jurassic Shibei pluton in the Wuyishan area (South China) and its tectonic implications</w:t>
+                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">John C. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228394⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02496416v1</w:t>
+                <w:t xml:space="preserve">insu-02945123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of the 1631 Vesuvius eruption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+                <w:t xml:space="preserve">Controls of magma chamber zonation on eruption dynamics and deposits stratigraphy: The case of El Palomar fallout succession (Tenerife, Canary Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Zafrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jiménez-Mejías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 406, pp.107076. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107076⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 399, pp.106908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03112971v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02569124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of magma chamber zonation on eruption dynamics and deposits stratigraphy: The case of El Palomar fallout succession (Tenerife, Canary Islands)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of inherited structure on granite emplacement: An example from the Late Jurassic Shibei pluton in the Wuyishan area (South China) and its tectonic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Martí</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Zafrilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106908⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 779, pp.228394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02569124v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02496416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic constraints on mineral equilibrium in pantelleritic magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of the 1631 Vesuvius eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bardeglinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 406, pp.107076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02945123v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03112971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental constraints on intensive crystallization parameters and fractionation in A‐type granites: a case study on the Qitianling Pluton, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rucheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10132-10152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553858v1</w:t>
+                <w:t xml:space="preserve">insu-02288868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanite: A potential solidus barometer for granitic magma systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fangfang Huang</w:t>
+                <w:t xml:space="preserve">On the relationship between oxidation state and temperature of volcanic gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520, pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02408384v1</w:t>
+                <w:t xml:space="preserve">insu-02157512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between oxidation state and temperature of volcanic gas emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Titanite: A potential solidus barometer for granitic magma systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rucheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangfang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.036⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351 (8), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02157512v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02408384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle plumes are oxidised</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New aspects of magma storage and transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115798⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 351, pp.523-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02291811v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on intensive crystallization parameters and fractionation in A‐type granites: a case study on the Qitianling Pluton, South China</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Mantle plumes are oxidised</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Longpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Gómez-Ulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle F. Rose-Koga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (10), pp.10132-10152. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 527, 115798 (10 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB017490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02288868v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02291811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
+                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">Pierangelo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Nunzia Romengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.559 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01914809v1</w:t>
+                <w:t xml:space="preserve">insu-01882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Influence of eruptive style on volcanic gas emission chemistry and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunzia Romengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Andrew Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeff Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy037⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01882460v1</w:t>
+                <w:t xml:space="preserve">insu-01857031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eruptive style on volcanic gas emission chemistry and temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Jeff Sutton</w:t>
+                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Elias</w:t>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), 6 p. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0194-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01857031v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01914809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting conditions in the modern Tibetan crust since the Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,90 +4929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage conditions of the mafic and silicic magmas at Cotopaxi, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 354, pp.74-86. </w:t>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Melting conditions in the modern Tibetan crust since the Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,663 +5312,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a novel Multi-Gas sensor for volcanic HCl alongside H2S and SO2 at Mt. Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Tjarda J. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giudice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (36), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01583929v1</w:t>
+                <w:t xml:space="preserve">insu-01522753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Validation of a novel Multi-Gas sensor for volcanic HCl alongside H$_2$S and SO$_2$ at Mt. Etna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Liuzzo</w:t>
+                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aiuppa</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.66. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1148-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568113v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01583929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a novel Multi-Gas sensor for volcanic HCl alongside H2S and SO2 at Mt. Etna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Validation of a novel Multi-Gas sensor for volcanic HCl alongside H$_2$S and SO$_2$ at Mt. Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjarda J. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lurton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">T. Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Liuzzo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">M. Liuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 79 (36), 14 p. </w:t>
+              <w:t xml:space="preserve">, 2017, 79, pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1114-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1148-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01522753v1</w:t>
+                <w:t xml:space="preserve">insu-03568113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of magnetite-ilmenite thermometry in the Bishop Tuff and its implication for gradients in silicic magma reservoirs</w:t>
+                <w:t xml:space="preserve">Storage and Evolution of Mafic and Intermediate Alkaline Magmas beneath Ross Island, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+                <w:t xml:space="preserve">Kayla Iacovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wes Hildreth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Philip Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5367⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.93-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egv083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01293443v1</w:t>
+                <w:t xml:space="preserve">insu-01294605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01316394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
               </w:r>
@@ -5980,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (2), pp.109-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6052,3562 +6065,3549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01310808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
+                <w:t xml:space="preserve">In defense of magnetite-ilmenite thermometry in the Bishop Tuff and its implication for gradients in silicic magma reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Lanzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Bernard W. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+                <w:t xml:space="preserve">Wes Hildreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.032⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (2), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01316394v1</w:t>
+                <w:t xml:space="preserve">insu-01293443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Redox State On Mica Crystallization In Leucogranitic and Pegmatitic Liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lahlafi</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (3), pp.559 - 581. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3749/canmin.1500079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01508703v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of degassing on the oxidation state of basaltic magmas: A case study of Kīlauea volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">The Influence of Redox State On Mica Crystallization In Leucogranitic and Pegmatitic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Edmonds</w:t>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nial Peters</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Lahlafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.031⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.559 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.1500079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551117v1</w:t>
+                <w:t xml:space="preserve">insu-01508703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and Evolution of Mafic and Intermediate Alkaline Magmas beneath Ross Island, Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of degassing on the oxidation state of basaltic magmas: A case study of Kīlauea volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayla Iacovino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Nial Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Kyle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (1), pp.93-118. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 450, pp.317-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egv083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01294605v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">The solubility of sulfur in hydrous basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.158-170. </w:t>
+              <w:t xml:space="preserve">, 2015, 418, pp.104 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01225181v1</w:t>
+                <w:t xml:space="preserve">insu-01396122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sulfur on the glass transition temperature in anorthite-diopside eutectic glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Echegut</w:t>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (24 July), 12243 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01225168v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01180154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megacrystals track magma convection between reservoir and surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Simulating the behavior of volatiles belonging to the C-O-H-S system in silicate melts under magmatic conditions with the software d-compress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.022⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01124396v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01123763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of tektites and other related impact glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01239952v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01167296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon in the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, pp.747-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01192577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic properties of tektites and other related impact glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Bezaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432, pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01167296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01239952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the behavior of volatiles belonging to the C-O-H-S system in silicate melts under magmatic conditions with the software d-compress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Alletti</w:t>
+                <w:t xml:space="preserve">Experimental mixing of hydrous magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.158-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01123763v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">The effect of sulfur on the glass transition temperature in anorthite-diopside eutectic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 416, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187387v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01225168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Cadoux</w:t>
+                <w:t xml:space="preserve">Megacrystals track magma convection between reservoir and surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Buisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kimball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep12243⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01180154v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01124396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of sulfur in hydrous basaltic melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Lesne</w:t>
+                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.104 - 116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01396122v1</w:t>
+                <w:t xml:space="preserve">insu-01187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Characteristic Textures of Recrystallized, Peritectic, and Primary Magmatic Olivine in Experimental Samples and Natural Volcanic Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (12), pp.2377-2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01016894v1</w:t>
+                <w:t xml:space="preserve">insu-01089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Cadoux</w:t>
+                <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00998989v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 393, pp.200-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00966727v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01056858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (6), pp.1129-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056858v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00998989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical framework for volcanic degassing chemistry in a comparative planetology perspective and implications for planetary atmospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 403, pp.307-316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 393, pp.200-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01056954v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955227v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01016894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.281-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093796v1</w:t>
+                <w:t xml:space="preserve">insu-00955227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride partitioning and solubility in hydrous phonolites from Erebus volcano: A contribution towards a multi-component degassing model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoResJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3-4, pp.27-45. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.2281-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.grj.2014.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01092380v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Chloride partitioning and solubility in hydrous phonolites from Erebus volcano: A contribution towards a multi-component degassing model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3-4, pp.27-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01096232v1</w:t>
+                <w:t xml:space="preserve">insu-01092380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic Textures of Recrystallized, Peritectic, and Primary Magmatic Olivine in Experimental Samples and Natural Volcanic Rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (12), pp.2377-2402. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01089999v1</w:t>
+                <w:t xml:space="preserve">insu-01096232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage conditions and eruptive dynamics of central versus flank eruptions in volcanic islands: the case of Tenerife (Canary Islands, Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa</w:t>
+                <w:t xml:space="preserve">Geochemical Reservoirs and Timing of Sulfur Cycling on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Michalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott M. Maclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 174 (1-4), pp.251-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-012-9947-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00827722v1</w:t>
+                <w:t xml:space="preserve">insu-00801810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Phase-equilibrium Constraints on the Phonolite Magmatic System of Erebus Volcano, Antarctica</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54 (7), pp.1285-1307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00813668v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779642v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00873919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Storage conditions and eruptive dynamics of central versus flank eruptions in volcanic islands: the case of Tenerife (Canary Islands, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 260, pp.62-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00873919v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00827722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical Reservoirs and Timing of Sulfur Cycling on Mars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott M. Maclennan</w:t>
+                <w:t xml:space="preserve">Experimental Phase-equilibrium Constraints on the Phonolite Magmatic System of Erebus Volcano, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.1285-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-012-9947-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00801810v1</w:t>
+                <w:t xml:space="preserve">insu-00813668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on Sulphur Behaviour in Subduction Zones: Implications for TTG and Adakite Production and the Global Sulphur Cycle since the Archean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9667,90 +9667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Assessment of the R 1 elationships Between Electrical Resistivity, Crustal Melting and Strain Localization beneath the Himalayan-Tibetan Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.20-30. </w:t>
@@ -9788,103 +9788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.545-561. </w:t>
@@ -9928,490 +9928,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00828151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on Parameters Controlling the Difference in the Eruptive Dynamic of Phonolitic Magmas: the case from Tenerife (Canary Islands)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relationships between pre-eruptive conditions and eruptive styles of phonolite-trachyte magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (9), pp.1777-1806. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 152 (1), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egs033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00715847v1</w:t>
+                <w:t xml:space="preserve">insu-00705854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal to monthly timescales of magma transfer and reservoir growth at a caldera volcano</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of alkalis on the Fe oxidation state and local environment in peralkaline rhyolitic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+                <w:t xml:space="preserve">Gabriele Giuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dungan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Alonso-Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Cicconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10706⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (2-3), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00666208v1</w:t>
+                <w:t xml:space="preserve">insu-00681280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkalis on the Fe oxidation state and local environment in peralkaline rhyolitic glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Constraints on Parameters Controlling the Difference in the Eruptive Dynamic of Phonolitic Magmas: the case from Tenerife (Canary Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (9), pp.1777-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egs033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681280v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00715847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between pre-eruptive conditions and eruptive styles of phonolite-trachyte magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Decadal to monthly timescales of magma transfer and reservoir growth at a caldera volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 152 (1), pp.122-131. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 482, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00705854v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00666208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric oxygenation and volcanism Gaillard et al. reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10522,51 +10522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10617,90 +10617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward tracking of gas chemistry measurements at Erebus volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10745,2467 +10745,2467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Textures of Peritectic Crystals as Guides to Reactive Minerals in Magmatic Systems: New Insights from Melting Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander G. Polozov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.A. Kellett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 357-358, pp.319-326. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (11), pp.2231-2258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egs048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00745334v1</w:t>
+                <w:t xml:space="preserve">insu-00770737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures of Peritectic Crystals as Guides to Reactive Minerals in Magmatic Systems: New Insights from Melting Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Kellett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander G. Polozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marecal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (11), pp.2231-2258. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 357-358, pp.319-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egs048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00770737v1</w:t>
+                <w:t xml:space="preserve">insu-00745334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H2O solubility of alkali basaltic melts: an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">The carbon dioxide solubility in alkali basalts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 162 (1), pp.133-151. </w:t>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.153-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0588-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0585-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00545863v1</w:t>
+                <w:t xml:space="preserve">insu-00534729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Degassing From Volcanoes: Source Conditions, Surveillance, Plume Chemistry and Earth System Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S. Martin</w:t>
+                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73, pp.363-421. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/rmg.2011.73.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00614926v1</w:t>
+                <w:t xml:space="preserve">insu-00631818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon dioxide solubility in alkali basalts: an experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (1), pp.153-168. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 480, pp.48-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0585-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00534729v1</w:t>
+                <w:t xml:space="preserve">insu-00648930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth science: Redox state of early magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The H2O solubility of alkali basaltic melts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 480, pp.48-49. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/480048a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0588-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00648930v1</w:t>
+                <w:t xml:space="preserve">insu-00545863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric oxygenation caused by a change in volcanic degassing pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Sulfur Degassing From Volcanoes: Source Conditions, Surveillance, Plume Chemistry and Earth System Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas T. Arndt</w:t>
+                <w:t xml:space="preserve">Robert S. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 478 (7368), pp.229-233. </w:t>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73, pp.363-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature10460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/rmg.2011.73.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00631818v1</w:t>
+                <w:t xml:space="preserve">insu-00614926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic geology: Volatile destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.017⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.456-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00536899v1</w:t>
+                <w:t xml:space="preserve">insu-00535788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O-CO2 fluid saturation in reduced basalts: an experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">Xenocryst assimilation and formation of peritectic crystals during magma contamination: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Kellett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 198 (3-4), pp.355-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588109v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00534451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenocryst assimilation and formation of peritectic crystals during magma contamination: An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.A. Kellett</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (11), pp.2245-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egq055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00534451v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00556917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+                <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egq055⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279 (3-4), pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00556917v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00536899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological Constraints on Crystallization Conditions of Mesoarchean Sanukitoid Rocks, Southeastern Amazonian Craton, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2O-CO2 fluid saturation in reduced basalts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Augusto de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Dall'Agnol</w:t>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279 (1-2), pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00526307v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Millot</w:t>
+                <w:t xml:space="preserve">Petrological Constraints on Crystallization Conditions of Mesoarchean Sanukitoid Rocks, Southeastern Amazonian Craton, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Augusto de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dall'Agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (10), pp.2121-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egq051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442612v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00526307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Lithium isotopes in island arc geothermal systems: Guadeloupe, Martinique (French West Indies) and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (6), pp.1852-1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00524494v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00492269v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00524494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic geology: Volatile destruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.456-457. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00535788v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00492269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine Partitioning Between a Basaltic Melt and H2O-CO2 Fluids at Mount Etna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Alletti</w:t>
+                <w:t xml:space="preserve">Experimental Constraints on the Deep Magma Feeding System at StromboliVolcano, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don R. Baker</w:t>
+                <w:t xml:space="preserve">Yann Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.601-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egp014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00376481v1</w:t>
+                <w:t xml:space="preserve">insu-00403849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions: Application to oxygen fugacity calculation in magmatic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Morizet</w:t>
+                <w:t xml:space="preserve">Estimation of pre-eruptive magmatic water fugacity in the Phlegrean Fields, Naples, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Paris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Michael R. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.107-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00371767v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions: Application to oxygen fugacity calculation in magmatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1-4), pp.58-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00403860v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00371767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Deep Magma Feeding System at StromboliVolcano, Italy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egp014⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (4), pp.319-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00403849v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of pre-eruptive magmatic water fugacity in the Phlegrean Fields, Naples, Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chlorine Partitioning Between a Basaltic Melt and H2O-CO2 Fluids at Mount Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 263 (1-4), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00372521v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00376481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13304,51 +13304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Métrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (1), pp.197-217. </w:t>
@@ -13399,51 +13399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward migration of Vesuvius magma chamber over the past 20 thousand years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13490,77 +13490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13607,90 +13607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13737,51 +13737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical patterns of erupting silicic magmas and their influence on the amount of degassing during ascent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox evolution of a degassing magma rising to the surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14010,77 +14010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibration Scales in Silicic to Intermediate Magmas - Implications for Experimental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14138,2245 +14138,2245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00170300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of coexisting iron–titanium oxides in the systems FeTiAlO, FeTiAlMgO, FeTiAlMnO, and FeTiAlMgMnO at 800 and 900°C, 1–4 kbar, and relatively high oxygen fugacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+                <w:t xml:space="preserve">Quantification of water content and speciation in natural silicic glasses (phonolite, dacite, rhyolite) by confocal microRaman spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott M. Kuehner</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-006-0098-z⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (11), pp.2868-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085484v1</w:t>
+                <w:t xml:space="preserve">hal-00074100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of the Lyngdal Granodiorite (Norway): Implications for the Origin of Metaluminous Ferroan Granitoids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bogaerts</w:t>
+                <w:t xml:space="preserve">Thermal Evolution of Leucogranites in Extensional Faults : Implications for Miocene Denudation Rates in the Himalayas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.2405-2431. </w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 268, pp.309-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egl049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.268.01.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101447v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central Kenya peralkaline province: Insights into the evolution of peralkaline salic magmas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+                <w:t xml:space="preserve">The connection between high K melts and Au deposits: Evidence from natural and experimental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.N. England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.009⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18 Supplement 1), pp.A404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077416v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connection between high K melts and Au deposits: Evidence from natural and experimental systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of pantelleritic magmas: Evidence from the Eburru complex, Kenya Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.N. England</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.815⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00160573v1</w:t>
+                <w:t xml:space="preserve">hal-00078804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of pantelleritic magmas: Evidence from the Eburru complex, Kenya Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of coexisting iron–titanium oxides in the systems FeTiAlO, FeTiAlMgO, FeTiAlMnO, and FeTiAlMgMnO at 800 and 900°C, 1–4 kbar, and relatively high oxygen fugacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott M. Kuehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152, pp.2, 149-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-006-0098-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00078804v1</w:t>
+                <w:t xml:space="preserve">hal-00085484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Evolution of Leucogranites in Extensional Faults : Implications for Miocene Denudation Rates in the Himalayas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Annen</w:t>
+                <w:t xml:space="preserve">Phase Equilibria of the Lyngdal Granodiorite (Norway): Implications for the Origin of Metaluminous Ferroan Granitoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.268.01.15⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.2405-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egl049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00090929v1</w:t>
+                <w:t xml:space="preserve">hal-00101447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Crystallization of a High-K Arc Basalt: the Golden Pumice, Stromboli Volcano (Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+                <w:t xml:space="preserve">The central Kenya peralkaline province: Insights into the evolution of peralkaline salic magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egl011⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 59-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081458v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of copper in hydrous rhyolitic melts: The effects of oxygen, chlorine and sulphur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
+                <w:t xml:space="preserve">Experimental Crystallization of a High-K Arc Basalt: the Golden Pumice, Stromboli Volcano (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.(7) 1317-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egl011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00160577v1</w:t>
+                <w:t xml:space="preserve">hal-00081458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal constraints on the emplacement rate of e large intrusive complex : the Manaslu Leucogranite, Nepal Himalaya.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Annen</w:t>
+                <w:t xml:space="preserve">The solubility of copper in hydrous rhyolitic melts: The effects of oxygen, chlorine and sulphur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.S.J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egi068⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18, Supplement 1), pp.A311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022869v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00160577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Thermodynamic Constraints on the Sulphur Yield of Peralkaline and Metaluminous Silicic Flood Eruptions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal constraints on the emplacement rate of e large intrusive complex : the Manaslu Leucogranite, Nepal Himalaya.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S.J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 47, 7, pp.1413-1437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egl016⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 47, pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egi068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022481v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and time scales of granite magma segregation, ascent and emplacement in the Himalayas.</w:t>
+                <w:t xml:space="preserve">Experimental and Thermodynamic Constraints on the Sulphur Yield of Peralkaline and Metaluminous Silicic Flood Eruptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mike P. Searle</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.268.01.14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, 7, pp.1413-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egl016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00091021v1</w:t>
+                <w:t xml:space="preserve">hal-00022481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of composition and thermal history of volcanic glasses on water content as determined by micro-Raman spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Giordano</w:t>
+                <w:t xml:space="preserve">Mechanisms and time scales of granite magma segregation, ascent and emplacement in the Himalayas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Villemant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike P. Searle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 268, pp.293-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2006.268.01.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022621v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of water content and speciation in natural silicic glasses (phonolite, dacite, rhyolite) by confocal microRaman spectrometry</w:t>
+                <w:t xml:space="preserve">Influence of composition and thermal history of volcanic glasses on water content as determined by micro-Raman spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Villemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.802-812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00074100v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of sulphur solubility for hydrous mafic melts: application to the determination of magmatic fluid compositions of Italian volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and crystal-chemistry of alkali amphiboles in the system Na2O-MgO-FeO-Fe2O3-SiO2-H2O as a function of fO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Iezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther J. Redhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck C. Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48, pp.(4-5), 671-698</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.1375-1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079843v1</w:t>
+                <w:t xml:space="preserve">hal-00023395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental temperature X(H2O) viscosity relationship for leucogranites and comparison with synthetic silicic liquids.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of sulphur solubility for hydrous mafic melts: application to the determination of magmatic fluid compositions of Italian volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh : Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.(4-5), 671-698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00023573v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal-chemistry of alkali amphiboles in the system Na2O-MgO-FeO-Fe2O3-SiO2-H2O as a function of fO2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental temperature X(H2O) viscosity relationship for leucogranites and comparison with synthetic silicic liquids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Whittington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richet Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Della Ventura</w:t>
+                <w:t xml:space="preserve">Behrens Harald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Iezzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck C. Hawthorne</w:t>
+                <w:t xml:space="preserve">Holtz François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh : Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263593300000924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023395v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological and experimental constraints on the pre-eruption conditions of holocene dacite from volcan San Pedro (36°S, Chilean Andes)and the importance of sulphur in silicic subduction-related magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.4, 855-881</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023902v1</w:t>
+                <w:t xml:space="preserve">hal-00068281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of sulphur in hydrous rhyolitic melts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Clémente</w:t>
+                <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egh052⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.9, 801-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G20577.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023888v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G20577.1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430, pp.6999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023901v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on the pre-eruption conditions of holocene dacite from volcan San Pedro (36°S, Chilean Andes)and the importance of sulphur in silicic subduction-related magmas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+                <w:t xml:space="preserve">The solubility of sulphur in hydrous rhyolitic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 45, pp.4, 855-881</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 45, pp.11, 2171-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egh052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068281v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorite stability in silicic magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 147, pp.319-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16416,1242 +16416,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Relationships between Peralkaline Rhyolites of the Kenya Rift Valley</w:t>
+                <w:t xml:space="preserve">Petrological and volcanological constraints on volcanic sulfur emissions to the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Luhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egg062⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Monograph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 139, pp.11-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/139GM02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069340v1</w:t>
+                <w:t xml:space="preserve">hal-00089911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Origin of the 1991 Pinatubo Dacite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Constraints on the Relationships between Peralkaline Rhyolites of the Kenya Rift Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 44 (12), pp.2203-2241. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 44 (10), pp.(10) 1867-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egg062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egg075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00069339v1</w:t>
+                <w:t xml:space="preserve">hal-00069340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+                <w:t xml:space="preserve">Experimental Constraints on the Origin of the 1991 Pinatubo Dacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (12), pp.2203-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egg075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069454v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Macwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00069333v1</w:t>
+                <w:t xml:space="preserve">hal-00069454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive atmospheric sulfur loading of the AD 1600 Huaynaputina eruption and implications for petrologic sulfur estimates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gourgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (2), pp.40-1 ; 40-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002GL016402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrology of the Lyngdal granodiorite (Southern Norway) and the role of fractional crystallization in the genesis of Proterozoic rapakivi-like granites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bogaerts</w:t>
+                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 124, pp.149-184. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-9268(03)00085-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069475v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and volcanological constraints on volcanic sulfur emissions to the atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrology of the Lyngdal granodiorite (Southern Norway) and the role of fractional crystallization in the genesis of Proterozoic rapakivi-like granites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F. Luhr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael R. Carroll</w:t>
+                <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Monograph</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 139, pp.11-40. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 124, pp.149-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/139GM02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-9268(03)00085-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089911v1</w:t>
+                <w:t xml:space="preserve">hal-00069475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072954v1</w:t>
+                <w:t xml:space="preserve">hal-00072812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Relations of Peralkaline Silicic Magmas and Petrogenetic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Maury</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42, pp.825-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/42.4.825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068850v1</w:t>
+                <w:t xml:space="preserve">hal-00089819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Relations of Peralkaline Silicic Magmas and Petrogenetic Implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 410, pp.(6825) 197-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089819v1</w:t>
+                <w:t xml:space="preserve">hal-00068850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17723,51 +17723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic slab melting and mantle metasomatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84, pp.335-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17805,77 +17805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas with implications for mafic-silicic mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17935,90 +17935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fro and HzO on andesite phase relations between 2 and 4 kbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B12), pp.29,453-29,470. </w:t>
@@ -18069,77 +18069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control of sulfur degassing in silicic magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard W. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B10), pp.23,937-23,949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18186,64 +18186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18345,51 +18345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B11), pp.27,257-27,266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18429,272 +18429,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00717688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of Himalayan leucogranites: Implications for mechanisms of granitic magma ascent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 101 (B12), pp.27,691-27,699. </w:t>
+              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 87 (1-2), pp.321 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/96JB01631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263593300006714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00717683v1</w:t>
+                <w:t xml:space="preserve">hal-01900333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Viscosity of Himalayan leucogranites: Implications for mechanisms of granitic magma ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holtz François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 87 (1-2), pp.321 - 329. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (B12), pp.27,691-27,699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263593300006714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/96JB01631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900333v1</w:t>
+                <w:t xml:space="preserve">insu-00717683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gangotri granite (Garhwal Himalaya): Laccolithic emplacement in an extending collisional belt</w:t>
               </w:r>
@@ -18949,77 +18949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of heavy halogens behavior in alkaline magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19053,51 +19053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de dégazage du magma océan définissant la composition de l'atmosphère à l'Hadéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19172,325 +19172,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intensity ignimbritic activity in the Central sector of the Main Ethiopian Rift</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonolites, s-solubility and sodalite-haüyne stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Sani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geological Society of America (GSA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, United States, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554444v1</w:t>
+                <w:t xml:space="preserve">hal-03043620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonolites, s-solubility and sodalite-haüyne stability</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High intensity ignimbritic activity in the Central sector of the Main Ethiopian Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America (GSA2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043620v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accurate magma temperature determination: in situ direct emissivity measurements of phonolite Teide and Erebus volcanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19554,64 +19554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 16732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19662,64 +19662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19796,51 +19796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Pedrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 18237</w:t>
@@ -19869,103 +19869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism for the Formation of the Jurassic Large Granite Province in SE China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Francisco, United States. p. 523-524</w:t>
@@ -19994,51 +19994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVE: the European Volcano Early Warning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armann Hoskuldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20158,51 +20158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aiuppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20244,64 +20244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep cycle of sulphur: the role of subducted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20352,64 +20352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the fluid-melt partitioning of volatiles (H2O, CO2, S) during the degassing of ascending basalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20447,64 +20447,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of phase relationships of a chemically-zoned peralkaline silicic reservoir: the example of Green Tuff eruption at Pantelleria (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20555,103 +20555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the Qitianling granite in south China: phase equilibria and petrogenetic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangfang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -20680,103 +20680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement mechanism of the Middle-Late Jurassic Qitianling pluton and its implications on the Mesozoic tectonics of South China Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
@@ -20799,381 +20799,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on preeruptive conditions of a chemicallyzoned peralkaline ignimbrite: The Green Tuff eruption at Pantelleria Island (Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Margaret Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ian Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03048852v1</w:t>
+                <w:t xml:space="preserve">insu-03048989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Hartley</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03048989v1</w:t>
+                <w:t xml:space="preserve">insu-03049032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental constraints on preeruptive conditions of a chemicallyzoned peralkaline ignimbrite: The Green Tuff eruption at Pantelleria Island (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Echegut</w:t>
+                <w:t xml:space="preserve">S.G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03049032v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03048852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
@@ -21185,77 +21185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -21297,90 +21297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santorini volcano magma plumbing system: constraints from a combined experimental and natural products study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21418,51 +21418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of stress-driven melt segregation and electrical conductivity of partially molten mantle rocks with low carbonated melt fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21507,787 +21507,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and textures of experimental 3-phase magma mixing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Experimental constraints on the evolution of alkaline magmas from Ross Island, Antarctica: A case for CO 2dominated volcanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayla Iacovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838290v1</w:t>
+                <w:t xml:space="preserve">insu-03049091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Rheology and textures of experimental 3-phase magma mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838491v1</w:t>
+                <w:t xml:space="preserve">insu-00838290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile solubility laws in melts can tell us how unique the Earth is</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012EGUGA.14.5011G</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838504v1</w:t>
+                <w:t xml:space="preserve">insu-00838491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the evolution of alkaline magmas from Ross Island, Antarctica: A case for CO 2dominated volcanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Volatile solubility laws in melts can tell us how unique the Earth is</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2012EGUGA.14.5011G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03049091v1</w:t>
+                <w:t xml:space="preserve">insu-00838504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and Thermodynamic Properties of Volatile-bearing Magmas from Pantelleria, Etna and Phlegrean Fields Magmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Behrens</w:t>
+                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838450v1</w:t>
+                <w:t xml:space="preserve">insu-00838455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the crystallization and evolution of primitive magmas from Erebus volcano, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Iacovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Rheological and Thermodynamic Properties of Volatile-bearing Magmas from Pantelleria, Etna and Phlegrean Fields Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838455v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and nucleation kinetics in volcanic systems</w:t>
               </w:r>
@@ -22407,77 +22407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of S on silicate melt structure: an experimental and spectroscopic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22496,653 +22496,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O-CO2 fluid saturation in reduced basalts: an experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">Calorimetric properties of magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG 13th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502639v1</w:t>
+                <w:t xml:space="preserve">insu-00838500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">H2O-CO2 fluid saturation in reduced basalts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EMPG 13th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838449v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838517v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P, T, X magma storage conditions of the dominantly silicic explosive eruptions from Santorini volcano (Aegean Arc, Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838468v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric properties of magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Giordano</w:t>
+                <w:t xml:space="preserve">P, T, X magma storage conditions of the dominantly silicic explosive eruptions from Santorini volcano (Aegean Arc, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Alletti</w:t>
+                <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838500v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman quantification factor calibration for CO-CO2 gas mixture in synthetic fluid inclusions : Application to oxygen fugacity calculation in magmatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23180,77 +23180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-O-H species dissolution mechanisms under reducing conditions in a synthetic basaltic system : A spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23288,77 +23288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoning in olivine xenocryst in hydrous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dungan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual V.M. Goldschmidt Conference Vancouver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Vancouver, Canada. pp.A245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23377,644 +23377,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00460491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">C-O-H species dissolution mechanisms under reducing conditions in a synthetic basaltic system : A spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mevellec J.-Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">6th European Conference on Mineralogical Spectroscopy (ECMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+                <w:t xml:space="preserve">hal-00199305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study to Determine the Solubility of C-H-O-S Volatiles in Basaltic Melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geological Union, Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vienne, Austria. pp.9, 09365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00160308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H species dissolution mechanisms under reducing conditions in a synthetic basaltic system : A spectroscopic study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mevellec J.-Y.</w:t>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Mineralogical Spectroscopy (ECMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199305v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la pétrologie expérimentale à la définition du risque volcanique au Vésuve.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Evolution of a Degassing Magma Rising to the Surface and its Effects on Eruptive Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103868v1</w:t>
+                <w:t xml:space="preserve">hal-00078664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Solubility of C-H-O-S Volatiles in Basaltic Melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078671v1</w:t>
+                <w:t xml:space="preserve">hal-00078667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Pressure Dependence of Sulfur Solubility in Hydrous Oxidized Silicic Melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24078,64 +24091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24154,653 +24167,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of C-H-O-S Volatiles in Basaltic Melts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la pétrologie expérimentale à la définition du risque volcanique au Vésuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078667v1</w:t>
+                <w:t xml:space="preserve">hal-00103868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Evolution of a Degassing Magma Rising to the Surface and its Effects on Eruptive Dynamics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078664v1</w:t>
+                <w:t xml:space="preserve">hal-00078671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103716v1</w:t>
+                <w:t xml:space="preserve">hal-00092563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the next eruptive event at Mount Vesuvius using experimental constraints.</w:t>
+                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bristol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103866v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting the next eruptive event at Mount Vesuvius using experimental constraints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
+              <w:t xml:space="preserve">Bristol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092563v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078556v1</w:t>
+                <w:t xml:space="preserve">hal-00078548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and time scales of felsic magma segregation, ascent and emplacement in the Himalayas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike P. Searle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Channel flow, ductile extrusion ad exhumation of lower-mid crust in continental collision zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24825,103 +24799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24940,1732 +24914,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 03764</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080090v1</w:t>
+                <w:t xml:space="preserve">hal-00078556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 03764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078548v1</w:t>
+                <w:t xml:space="preserve">hal-00080090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">, 2003, Rome, Italy. pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102634v1</w:t>
+                <w:t xml:space="preserve">hal-00102666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the origin of the 1991 Pinatubo dacite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 07512</w:t>
+              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085235v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental constraints on the origin of the 1991 Pinatubo dacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Marianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of GNV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 07512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103729v1</w:t>
+                <w:t xml:space="preserve">hal-00085235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of the lyngdal granodiorite (SW Norway) at the brittle-ductile transition in a hot crust.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sbrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 03611</w:t>
+              <w:t xml:space="preserve">Annual meeting of GNV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084666v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Emplacement of the lyngdal granodiorite (SW Norway) at the brittle-ductile transition in a hot crust.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 03611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084676v1</w:t>
+                <w:t xml:space="preserve">hal-00084666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, Italy. pp.44-45</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102666v1</w:t>
+                <w:t xml:space="preserve">hal-00084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological methods for evaluating the sulfur yield of past eruptions.</w:t>
+                <w:t xml:space="preserve">Les magmas au laboratoire: de la prévision des éruptions volcaniques aux effets climatiques attenant en passant par la formation de la croûte continentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chapman conference on Volcanism and the Earth's climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Santorin, Italy</w:t>
+              <w:t xml:space="preserve">Remise de médaille de A. Dumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102130v1</w:t>
+                <w:t xml:space="preserve">hal-00102129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrological methods for evaluating the sulfur yield of past eruptions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Chapman conference on Volcanism and the Earth's climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Santorin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089145v1</w:t>
+                <w:t xml:space="preserve">hal-00102130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria and Pre-eruptive P-T-fO2-fH2O-fS2 Conditions of Dacite from Volcán San Pedro (Chilean Andes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+                <w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089147v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les magmas au laboratoire: de la prévision des éruptions volcaniques aux effets climatiques attenant en passant par la formation de la croûte continentale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Equilibria and Pre-eruptive P-T-fO2-fH2O-fS2 Conditions of Dacite from Volcán San Pedro (Chilean Andes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remise de médaille de A. Dumont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102129v1</w:t>
+                <w:t xml:space="preserve">hal-00089147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field and experimental constraints on the rheology of felsic magmas. The example of the High Himalayan Leucogranites</w:t>
+                <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bochum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Workshop of the Geological Society of London : Origins, emissions and impacts of volcanic gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102128v1</w:t>
+                <w:t xml:space="preserve">hal-00102618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary results on experimental deformation of partially crystallised magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Marianelli</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084664v1</w:t>
+                <w:t xml:space="preserve">hal-00085199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sulphur on the phase equilibria of vesuvius phonolites : preliminary results.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field and experimental constraints on the rheology of felsic magmas. The example of the High Himalayan Leucogranites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+              <w:t xml:space="preserve">Bochum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084662v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on experimental deformation of partially crystallised magmas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Pons</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sbrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085199v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on the origin and evolution of the Bishop Tuff.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of sulphur on the phase equilibria of vesuvius phonolites : preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Hildreth</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penrose conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Mammoth, United States</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102616v1</w:t>
+                <w:t xml:space="preserve">hal-00084662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
+                <w:t xml:space="preserve">Experimental constraints on the origin and evolution of the Bishop Tuff.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hildreth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Geological Society of London : Origins, emissions and impacts of volcanic gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Penrose conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Mammoth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102618v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soufre dans les magmas intermédiaires à acides : solubilité, partage, et effet sur les relations de phases.</w:t>
               </w:r>
@@ -26802,64 +26802,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viscosity of silicic magmas: a review from the viewpoint of experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hutton symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26916,51 +26916,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding volcanic systems and their dynamics combining field and physical volcanology with petrology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pistolesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27027,303 +27027,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02962335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gases as Precursory Signals: Experimental Simulations, New Concepts and Models of Magma Degassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Experimental Simulations of Magma Storage and Ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Joachim Gottsmann, Jürgen Neuberg, Bettina Scheu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanic Unrest. From Science to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.139-154, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
+              <w:t xml:space="preserve">Volcanic Unrest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11157_2018_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11157_2017_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02042982v1</w:t>
+                <w:t xml:space="preserve">insu-02043017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simulations of Magma Storage and Ascent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Gases as Precursory Signals: Experimental Simulations, New Concepts and Models of Magma Degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brooker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">N. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Gottsmann, Jürgen Neuberg, Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanic Unrest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.101-110, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
+              <w:t xml:space="preserve">Volcanic Unrest. From Science to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.139-154, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11157_2017_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11157_2018_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02043017v1</w:t>
+                <w:t xml:space="preserve">insu-02042982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic Degassing: Process and Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias P Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27383,51 +27383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : L'activité magmatique cénozoïque du domaine méditerranéen. Méditerranée centrale et arc Egéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27517,51 +27517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Isaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ling under the shadow. The cultural impacts of volcanic eruptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Left Coast Press, pp.19-41, 2007</w:t>
@@ -27603,51 +27603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on volatile abundances in arc magmas and their implications for degassing processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Degassing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, London, Special Publication, pp.213, 23-52, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27698,216 +27698,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Insights into Nucleation, Growth, and Migration of Vesicles in CO2- bearing basaltic melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Núñez-Guerrero</w:t>
+                <w:t xml:space="preserve">Constraints on the mantle source of the recent Fani Maoré paroxysm (Mayotte) from noble gas (He-Ne-Ar) isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sauvalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299017v1</w:t>
+                <w:t xml:space="preserve">hal-05295801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the mantle source of the recent Fani Maoré paroxysm (Mayotte) from noble gas (He-Ne-Ar) isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sauvalle</w:t>
+                <w:t xml:space="preserve">Experimental Insights into Nucleation, Growth, and Migration of Vesicles in CO2- bearing basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Núñez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295801v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28093,149 +28093,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et géochimie d'un leucogranite en régime de collision continentale : l'exemple du massif de Gangotri-Badrinath (Himalaya du Garhwal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1990. Français. </w:t>
+              <w:t xml:space="preserve">Géochimie. Institut National Polytechnique de Lorraine - INPL, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 1990INPL013N⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01750990v1</w:t>
+                <w:t xml:space="preserve">tel-00794809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et géochimie d'un leucogranite en régime de collision continentale : l'exemple du massif de Gangotri-Badrinath (Himalaya du Garhwal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géochimie. Institut National Polytechnique de Lorraine - INPL, 1990. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 1990INPL013N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00794809v1</w:t>
+                <w:t xml:space="preserve">tel-01750990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28503,51 +28503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A85F33C2"/>
+    <w:nsid w:val="D4A6BFDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28734,51 +28734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-scaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087224496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5846-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sauvalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01640-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Federica Faranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05319889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Franceschini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01703-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Frascerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Scaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae112" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107180" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107909" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03739631v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106811" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03433900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Andujar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3104657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Budhi Utami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882097" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.158" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Casillas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.84" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03143260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03356364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roberta Viana da Cunha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alexandre Martins de Sousa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall&#8217;agnol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103570" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112971v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bardeglinu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107076" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zafrilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106908" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeff Sutton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Elias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0194-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Mather" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J. Roberts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giudice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1148-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522753v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1114-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Hildreth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edmonds" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.031" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294605v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Iacovino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv083" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Buisman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kimball" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192577v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2530" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.05.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00757219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715847v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs033" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681280v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alonso-Mori" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Paris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3888" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00705854v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770737v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kellett" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs048" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00614926v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2011.73.13" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00526307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq051" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00535788v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo908" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376481v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don R. Baker" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372521v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvarhan Harshvarhan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005680" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1155525" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00125264v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05509" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085484v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Kuehner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0098-z" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7532BF1BAEBF630195E4AFCD5B0D48739C010A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101447v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bogaerts" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl049" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077416v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.009" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078804v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090929v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.15" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-X9B12K8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160577v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keller" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.630" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2XVKFQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022869v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi068" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022481v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091021v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P. Searle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.14" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-24TDLD3F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022621v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villemant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074100v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023573v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Pascal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrens Harald" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300000924" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z9H0711H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023395v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther J. Redhammer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023899v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-004-0559-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B14DF9156128B945E259275FBF5389435F62254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069340v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg062" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069339v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg075" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069336v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016402" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069475v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00085-8" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089911v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Luhr" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/139GM02" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089819v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/42.4.825" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champenois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB01664" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVK87MD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296688v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03477152v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Faranda" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7729" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554444v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-676" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043620v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301606v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301534v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pedrazzi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Dorado" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554270v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armann Hoskuldsson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brum" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552803v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03047866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552729v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048852v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rotolo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049091v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838450v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Genova" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838460v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iacovino" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Kyle" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838462v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agostini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunati" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carroll" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502639v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838500v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romano" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502637v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460491v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160308v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103868v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078667v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078664v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103866v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085235v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084666v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102130v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102129v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102128v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102616v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildreth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102126v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022187v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02962335v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818082-2.00007-X" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904186v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-095975-7.00304-1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260073v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Orsi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299017v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295801v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750990v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL013N" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794809v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130763v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-scaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087224496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5846-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sauvalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01640-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Federica Faranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05319889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Frascerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Scaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Franceschini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01703-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03433900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Andujar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3104657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03739631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Budhi Utami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03356364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roberta Viana da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alexandre Martins de Sousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall&#8217;agnol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Casillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.84" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03143260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zafrilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bardeglinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107076" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeff Sutton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Elias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0194-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Mather" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J. Roberts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giudice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1114-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1148-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Iacovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv083" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Hildreth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5367" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edmonds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.03.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2530" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124396v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Buisman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kimball" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.05.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813668v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00757219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00705854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681280v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alonso-Mori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Paris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3888" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs033" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kellett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs048" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00614926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2011.73.13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00535788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo908" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00526307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq051" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372521v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376481v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don R. Baker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvarhan Harshvarhan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005680" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1155525" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00125264v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05509" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090929v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-X9B12K8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078804v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.010" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Kuehner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0098-z" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7532BF1BAEBF630195E4AFCD5B0D48739C010A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101447v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bogaerts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl049" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077416v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.009" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.630" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2XVKFQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022869v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi068" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022481v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P. Searle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.14" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-24TDLD3F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022621v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villemant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023395v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther J. Redhammer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023573v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Pascal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrens Harald" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300000924" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z9H0711H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023899v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-004-0559-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B14DF9156128B945E259275FBF5389435F62254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Luhr" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/139GM02" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg075" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069336v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016402" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069475v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00085-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/42.4.825" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champenois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB01664" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVK87MD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296688v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03477152v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Faranda" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7729" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043620v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554444v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-676" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301606v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301534v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pedrazzi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Dorado" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554270v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armann Hoskuldsson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brum" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552803v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03047866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552729v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048852v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rotolo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049091v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838460v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iacovino" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Kyle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Genova" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838462v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agostini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunati" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carroll" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838500v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romano" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502639v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502637v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460491v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160308v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078664v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103868v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103866v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085235v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084666v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102129v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102130v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102128v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102616v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildreth" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102126v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022187v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02962335v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818082-2.00007-X" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904186v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-095975-7.00304-1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260073v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Orsi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295801v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299017v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794809v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750990v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL013N" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130763v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>