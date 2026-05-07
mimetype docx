--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -428,278 +428,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04963087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of bromine in Cl- and F-bearing alkali-rich felsic magmas at crustal depth: An experimental study at 800–1100 °C, 10–200 MPa</w:t>
+                <w:t xml:space="preserve">Evolution of the crustal reservoir feeding La Palma 2021 eruption. Insights from phase equilibrium experiments and petrologically derived time scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Federica Faranda</w:t>
+                <w:t xml:space="preserve">J Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">B Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Frascerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Casillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.108327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04848984v1</w:t>
+                <w:t xml:space="preserve">hal-05037976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the crustal reservoir feeding La Palma 2021 eruption. Insights from phase equilibrium experiments and petrologically derived time scales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behaviour of bromine in Cl- and F-bearing alkali-rich felsic magmas at crustal depth: An experimental study at 800–1100 °C, 10–200 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Frascerra</w:t>
+                <w:t xml:space="preserve">Carmela Federica Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Casillas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 463, pp.108327. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.117-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037976v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04848984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fractionation of neon during magma degassing</w:t>
               </w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diletta Frascerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,268 +1216,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04796214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsatory volcanism in the Main Ethiopian Rift and its environmental consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zara Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01703-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04848648v1</w:t>
+                <w:t xml:space="preserve">insu-04742767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the pre-eruptive conditions of alkaline basalts of the Main Ethiopian Rift and their bearing on the production of peralkaline rhyolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egae112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04827491v1</w:t>
+                <w:t xml:space="preserve">insu-04848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining sulphur yields of trachytic and phonolitic volcanic eruptions: Tambora, Vesuvius, Laacher See and Campi Flegrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1486,280 +1486,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (S1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04923442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsatory volcanism in the Main Ethiopian Rift and its environmental consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zara Franceschini</w:t>
+                <w:t xml:space="preserve">Phase equilibrium constraints on the pre-eruptive conditions of alkaline basalts of the Main Ethiopian Rift and their bearing on the production of peralkaline rhyolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sauvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.568. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01703-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egae112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04742767v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04827491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granite Magmatism And Mantle Filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO 2 ‐Undersaturated Melt Inclusions From the South West Indian Ridge Record Surprisingly Uniform Redox Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Georgeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-eruptive excess volatiles and their relationship to effusive and explosive eruption styles in semi-plugged volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sri Budhi Utami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,265 +2665,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the shallow production of phonolitic magmas at Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">A novel approach to volcano surveillance using gas geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 354 (S2), pp.225-256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.182⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 356 (S1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04026966v1</w:t>
+                <w:t xml:space="preserve">insu-04923457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to volcano surveillance using gas geochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Experimental evidence for the shallow production of phonolitic magmas at Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 356 (S1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2022, 354 (S2), pp.225-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04923457v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04026966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic epidote in Archean granitoids of the Carajás province, Amazonian craton, and its stability during magma rise and emplacement</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of H 2 O and CO 2 solubilities of mafic alkaline magmas from Canary Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jiménez-Mejías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sulphur on the melting of Ca-poor sediment and on trace element transfer in subduction zones: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,64 +3303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 376-377, pp.105793. </w:t>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Zafrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jiménez-Mejías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relationship between oxidation state and temperature of volcanic gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle plumes are oxidised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Longpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,90 +4393,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibria of Pantelleria Trachytes (Italy): Constraints on Pre-eruptive Conditions and on the Metaluminous to Peralkaline Transition in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nunzia Romengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (3), pp.559 - 588. </w:t>
@@ -4508,295 +4508,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eruptive style on volcanic gas emission chemistry and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Woods</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamar Elias</w:t>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0194-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01857031v1</w:t>
+                <w:t xml:space="preserve">insu-01914809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Emplacement of the Late Jurassic Midcrustal, Lopolith-Like Qitianling Pluton, South China, Revealed by AMS and Bouguer Gravity Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongsheng Liu</w:t>
+                <w:t xml:space="preserve">Influence of eruptive style on volcanic gas emission chemistry and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeff Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">Tamar Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.9249-9268. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018jb015761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0194-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914809v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01857031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting conditions in the modern Tibetan crust since the Miocene</w:t>
               </w:r>
@@ -4929,90 +4929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage conditions of the mafic and silicic magmas at Cotopaxi, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 354, pp.74-86. </w:t>
@@ -5044,295 +5044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01707763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of melt composition on aqueous fluid vs. silicate melt partitioning of bromine in magmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tamsin A Mather</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Melting conditions in the modern Tibetan crust since the Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.038⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, p. 137-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06344-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01856882v1</w:t>
+                <w:t xml:space="preserve">insu-03595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Melting conditions in the modern Tibetan crust since the Miocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">The role of melt composition on aqueous fluid vs. silicate melt partitioning of bromine in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsin A Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, p. 137-153. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.450-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06344-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03595898v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a novel Multi-Gas sensor for volcanic HCl alongside H2S and SO2 at Mt. Etna</w:t>
               </w:r>
@@ -5452,77 +5452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5850,64 +5850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,395 +5961,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01316394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In defense of magnetite-ilmenite thermometry in the Bishop Tuff and its implication for gradients in silicic magma reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wes Hildreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (2), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01310808v1</w:t>
+                <w:t xml:space="preserve">insu-01293443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In defense of magnetite-ilmenite thermometry in the Bishop Tuff and its implication for gradients in silicic magma reservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wes Hildreth</w:t>
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101 (2), pp.469-482. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01293443v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.109-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+                <w:t xml:space="preserve">insu-01310808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Redox State On Mica Crystallization In Leucogranitic and Pegmatitic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of degassing on the oxidation state of basaltic magmas: A case study of Kīlauea volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6595,51 +6595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.104 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6685,51 +6685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6737,51 +6737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (24 July), 12243 (12 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6809,326 +6809,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01180154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the behavior of volatiles belonging to the C-O-H-S system in silicate melts under magmatic conditions with the software d-compress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon in the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.747-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01123763v1</w:t>
+                <w:t xml:space="preserve">insu-01192577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01167296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon in the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the behavior of volatiles belonging to the C-O-H-S system in silicate melts under magmatic conditions with the software d-compress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.747-748. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo2530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01192577v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01123763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of tektites and other related impact glasses</w:t>
               </w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7416,51 +7416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7520,51 +7520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megacrystals track magma convection between reservoir and surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7680,64 +7680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (12), pp.2377-2402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7973,187 +7973,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01056954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
+                <w:t xml:space="preserve">Michael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01056858v1</w:t>
+                <w:t xml:space="preserve">insu-01016894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8200,51 +8213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the changing oxidation state of Erebus magmas, from mantle to surface, driven by magma ascent and degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8328,144 +8341,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00966727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide in silica-undersaturated melt Part I: The effect of mixed alkalis (K and Na) on CO2 solubility and speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A relatively reduced Hadean continental crust and implications for the early atmosphere and crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Paris</w:t>
+                <w:t xml:space="preserve">Ziaozhi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.45-61. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.210-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01016894v1</w:t>
+                <w:t xml:space="preserve">insu-01056858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of magma mixing at high pressure</w:t>
               </w:r>
@@ -8568,90 +8568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8698,64 +8698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride partitioning and solubility in hydrous phonolites from Erebus volcano: A contribution towards a multi-component degassing model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,77 +8841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, 12 p. </w:t>
@@ -9085,529 +9085,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00801810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage conditions and eruptive dynamics of central versus flank eruptions in volcanic islands: the case of Tenerife (Canary Islands, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 260, pp.62-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00779642v1</w:t>
+                <w:t xml:space="preserve">insu-00827722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+                <w:t xml:space="preserve">Experimental Phase-equilibrium Constraints on the Phonolite Magmatic System of Erebus Volcano, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 358, pp.131-147. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.1285-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00873919v1</w:t>
+                <w:t xml:space="preserve">insu-00813668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage conditions and eruptive dynamics of central versus flank eruptions in volcanic islands: the case of Tenerife (Canary Islands, Spain)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 260, pp.62-79. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00827722v1</w:t>
+                <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Phase-equilibrium Constraints on the Phonolite Magmatic System of Erebus Volcano, Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+                <w:t xml:space="preserve">Effect of sulphur on the structure of silicate melts under oxidizing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (7), pp.1285-1307. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 358, pp.131-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egt012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00813668v1</w:t>
+                <w:t xml:space="preserve">insu-00873919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on Sulphur Behaviour in Subduction Zones: Implications for TTG and Adakite Production and the Global Sulphur Cycle since the Archean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9788,103 +9788,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.545-561. </w:t>
@@ -9928,282 +9928,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00828151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between pre-eruptive conditions and eruptive styles of phonolite-trachyte magmas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of alkalis on the Fe oxidation state and local environment in peralkaline rhyolitic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Giuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alonso-Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Cicconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.009⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (2-3), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2012.3888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00705854v1</w:t>
+                <w:t xml:space="preserve">insu-00681280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkalis on the Fe oxidation state and local environment in peralkaline rhyolitic glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between pre-eruptive conditions and eruptive styles of phonolite-trachyte magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (2-3), pp.468-475. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 152 (1), pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2012.3888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2012.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681280v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00705854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on Parameters Controlling the Difference in the Eruptive Dynamic of Phonolitic Magmas: the case from Tenerife (Canary Islands)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10250,51 +10250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal to monthly timescales of magma transfer and reservoir growth at a caldera volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,51 +10483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas emissions due to magma-sediment interactions during flood magmatism at the Siberian Traps: gas dispersion and environmental consequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marecal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,77 +10617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward tracking of gas chemistry measurements at Erebus volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10855,51 +10855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely reducing conditions reached during basaltic intrusion in organic matter-bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11327,64 +11327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11717,51 +11717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11769,51 +11769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (11), pp.2245-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11847,51 +11847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas solubilities in silicate melts: New experimental results and a comprehensive model of the effects of liquid composition, temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12287,333 +12287,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00524494v1</w:t>
+                <w:t xml:space="preserve">insu-00492269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">C-O-H fluid solubility in Haplo-basalt under reducing conditions: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 279, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GC003059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00492269v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00524494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Deep Magma Feeding System at StromboliVolcano, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12904,278 +12904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00371767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Chlorine Partitioning Between a Basaltic Melt and H2O-CO2 Fluids at Mount Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don R. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aiuppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 263 (1-4), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00403860v1</w:t>
+                <w:t xml:space="preserve">insu-00376481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine Partitioning Between a Basaltic Melt and H2O-CO2 Fluids at Mount Etna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Don R. Baker</w:t>
+                <w:t xml:space="preserve">Role of non-mantle CO2 in the dynamics of volcano degassing: The Mount Vesuvius example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moretti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 263 (1-4), pp.37-50. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (4), pp.319-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25446A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00376481v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sulfur content of volcanic gases on Mars</w:t>
               </w:r>
@@ -13399,51 +13399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward migration of Vesuvius magma chamber over the past 20 thousand years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13516,51 +13516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13633,64 +13633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13737,51 +13737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical patterns of erupting silicic magmas and their influence on the amount of degassing during ascent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13919,51 +13919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox evolution of a degassing magma rising to the surface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14010,77 +14010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibration Scales in Silicic to Intermediate Magmas - Implications for Experimental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14403,51 +14403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.N. England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14500,472 +14500,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of pantelleritic magmas: Evidence from the Eburru complex, Kenya Rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of coexisting iron–titanium oxides in the systems FeTiAlO, FeTiAlMgO, FeTiAlMnO, and FeTiAlMgMnO at 800 and 900°C, 1–4 kbar, and relatively high oxygen fugacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
+                <w:t xml:space="preserve">Scott M. Kuehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 95-108. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 152, pp.2, 149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-006-0098-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078804v1</w:t>
+                <w:t xml:space="preserve">hal-00085484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of coexisting iron–titanium oxides in the systems FeTiAlO, FeTiAlMgO, FeTiAlMnO, and FeTiAlMgMnO at 800 and 900°C, 1–4 kbar, and relatively high oxygen fugacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+                <w:t xml:space="preserve">Phase Equilibria of the Lyngdal Granodiorite (Norway): Implications for the Origin of Metaluminous Ferroan Granitoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott M. Kuehner</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-006-0098-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.2405-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egl049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085484v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibria of the Lyngdal Granodiorite (Norway): Implications for the Origin of Metaluminous Ferroan Granitoids.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bogaerts</w:t>
+                <w:t xml:space="preserve">The central Kenya peralkaline province: Insights into the evolution of peralkaline salic magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47, pp.2405-2431. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 59-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egl049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101447v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central Kenya peralkaline province: Insights into the evolution of peralkaline salic magmas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of pantelleritic magmas: Evidence from the Eburru complex, Kenya Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 59-73. </w:t>
+              <w:t xml:space="preserve">, 2006, 91, pp.1-4, 95-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077416v1</w:t>
+                <w:t xml:space="preserve">hal-00078804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Crystallization of a High-K Arc Basalt: the Golden Pumice, Stromboli Volcano (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15258,51 +15258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Thermodynamic Constraints on the Sulphur Yield of Peralkaline and Metaluminous Silicic Flood Eruptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, 7, pp.1413-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15702,51 +15702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of sulphur solubility for hydrous mafic melts: application to the determination of magmatic fluid compositions of Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.(4-5), 671-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15939,51 +15939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45, pp.4, 855-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16034,51 +16034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32, pp.9, 801-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16125,51 +16125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 430, pp.6999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16241,51 +16241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45, pp.11, 2171-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16332,51 +16332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorite stability in silicic magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 147, pp.319-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16539,51 +16539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Relationships between Peralkaline Rhyolites of the Kenya Rift Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (10), pp.(10) 1867-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16617,51 +16617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Origin of the 1991 Pinatubo Dacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16721,51 +16721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Macwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16827,304 +16827,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive atmospheric sulfur loading of the AD 1600 Huaynaputina eruption and implications for petrologic sulfur estimates.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gourgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002GL016402⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069336v1</w:t>
+                <w:t xml:space="preserve">hal-00069333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Massive atmospheric sulfur loading of the AD 1600 Huaynaputina eruption and implications for petrologic sulfur estimates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gourgaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (2), pp.40-1 ; 40-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00376-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2002GL016402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069333v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrology of the Lyngdal granodiorite (Southern Norway) and the role of fractional crystallization in the genesis of Proterozoic rapakivi-like granites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 124, pp.149-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17152,294 +17152,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072812v1</w:t>
+                <w:t xml:space="preserve">hal-00072954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00072954v1</w:t>
+                <w:t xml:space="preserve">hal-00072812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Relations of Peralkaline Silicic Magmas and Petrogenetic Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42, pp.825-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17473,77 +17473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17607,51 +17607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17723,51 +17723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic slab melting and mantle metasomatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84, pp.335-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17831,51 +17831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17935,90 +17935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fro and HzO on andesite phase relations between 2 and 4 kbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104 (B12), pp.29,453-29,470. </w:t>
@@ -18082,64 +18082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard W. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B10), pp.23,937-23,949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18186,64 +18186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18345,51 +18345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 103 (B11), pp.27,257-27,266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18435,51 +18435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18577,51 +18577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holtz François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18949,77 +18949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of heavy halogens behavior in alkaline magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19204,51 +19204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America (GSA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, United States, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19273,90 +19273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High intensity ignimbritic activity in the Central sector of the Main Ethiopian Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zara Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19420,51 +19420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accurate magma temperature determination: in situ direct emissivity measurements of phonolite Teide and Erebus volcanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19554,64 +19554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 16732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19662,64 +19662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19796,51 +19796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Pedrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaya Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 18237</w:t>
@@ -19863,320 +19863,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02301534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism for the Formation of the Jurassic Large Granite Province in SE China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Chen</w:t>
+                <w:t xml:space="preserve">EVE: the European Volcano Early Warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
+                <w:t xml:space="preserve">Armann Hoskuldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martelet</w:t>
+                <w:t xml:space="preserve">Giovanni Macedonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Francisco, United States. p. 523-524</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553860v1</w:t>
+                <w:t xml:space="preserve">hal-03554270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVE: the European Volcano Early Warning System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Mechanism for the Formation of the Jurassic Large Granite Province in SE China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Macedonio</w:t>
+                <w:t xml:space="preserve">H. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Brum</w:t>
+                <w:t xml:space="preserve">B. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Francisco, United States. p. 523-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554270v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Melt Composition on Aqueous Fluid vs. Silicate Melt Partitioning of Bromine in Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20257,51 +20257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep cycle of sulphur: the role of subducted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aziliz Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20352,64 +20352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the fluid-melt partitioning of volatiles (H2O, CO2, S) during the degassing of ascending basalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20799,381 +20799,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on preeruptive conditions of a chemicallyzoned peralkaline ignimbrite: The Green Tuff eruption at Pantelleria Island (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Hartley</w:t>
+                <w:t xml:space="preserve">P. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ian Schipper</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03048989v1</w:t>
+                <w:t xml:space="preserve">insu-03048852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox change driven by sulphur degassing: A review of empirical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ian Schipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03049032v1</w:t>
+                <w:t xml:space="preserve">insu-03048989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on preeruptive conditions of a chemicallyzoned peralkaline ignimbrite: The Green Tuff eruption at Pantelleria Island (Italy)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of S on the glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Rotolo</w:t>
+                <w:t xml:space="preserve">Sandra Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03048852v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03049032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
@@ -21185,77 +21185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
@@ -21284,90 +21284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santorini volcano magma plumbing system: constraints from a combined experimental and natural products study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21742,64 +21742,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21917,606 +21917,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Rheological and Thermodynamic Properties of Volatile-bearing Magmas from Pantelleria, Etna and Phlegrean Fields Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Di Genova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838455v1</w:t>
+                <w:t xml:space="preserve">insu-00838450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the crystallization and evolution of primitive magmas from Erebus volcano, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Iacovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive Oppenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Kyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and Thermodynamic Properties of Volatile-bearing Magmas from Pantelleria, Etna and Phlegrean Fields Magmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Behrens</w:t>
+                <w:t xml:space="preserve">Experimental Constraints in Favor of Partial Melting of the Middle Crust for the low Resistivity Zone under the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00838450v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and nucleation kinetics in volcanic systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of S on silicate melt structure: an experimental and spectroscopic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Landi</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00838462v1</w:t>
+                <w:t xml:space="preserve">hal-00646985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of S on silicate melt structure: an experimental and spectroscopic approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and nucleation kinetics in volcanic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Paris</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646985v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00838462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric properties of magmas</w:t>
               </w:r>
@@ -22541,51 +22541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Alletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22783,51 +22783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
@@ -22856,90 +22856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22964,64 +22964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P, T, X magma storage conditions of the dominantly silicic explosive eruptions from Santorini volcano (Aegean Arc, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23502,368 +23502,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study to Determine the Solubility of C-H-O-S Volatiles in Basaltic Melts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille Lesne</w:t>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geological Union, Vienna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienne, Austria. pp.9, 09365</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160308v1</w:t>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">An Experimental Study to Determine the Solubility of C-H-O-S Volatiles in Basaltic Melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">European Geological Union, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienne, Austria. pp.9, 09365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212123v1</w:t>
+                <w:t xml:space="preserve">insu-00160308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+                <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Evolution of a Degassing Magma Rising to the Surface and its Effects on Eruptive Dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23983,51 +23983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Pressure Dependence of Sulfur Solubility in Hydrous Oxidized Silicic Melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24059,316 +24059,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la pétrologie expérimentale à la définition du risque volcanique au Vésuve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078659v1</w:t>
+                <w:t xml:space="preserve">hal-00103868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la pétrologie expérimentale à la définition du risque volcanique au Vésuve.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103868v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control on Sulfur Abundances Among Terrestrial Planets.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078671v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24458,90 +24458,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24635,51 +24635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24793,299 +24793,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080097v1</w:t>
+                <w:t xml:space="preserve">hal-00078556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078556v1</w:t>
+                <w:t xml:space="preserve">hal-00080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 03764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25110,51 +25110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25218,51 +25218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25330,51 +25330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on the origin of the 1991 Pinatubo dacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25425,51 +25425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25533,77 +25533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement of the lyngdal granodiorite (SW Norway) at the brittle-ductile transition in a hot crust.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vander Auwera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 03611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25654,51 +25654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25900,51 +25900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26025,51 +26025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26107,51 +26107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the Geological Society of London : Origins, emissions and impacts of volcanic gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26202,51 +26202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26366,51 +26366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26500,51 +26500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstract</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26815,51 +26815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hutton symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27059,64 +27059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brooker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27171,51 +27171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gases as Precursory Signals: Experimental Simulations, New Concepts and Models of Magma Degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27383,51 +27383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 : L'activité magmatique cénozoïque du domaine méditerranéen. Méditerranée centrale et arc Egéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27603,51 +27603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on volatile abundances in arc magmas and their implications for degassing processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Degassing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, London, Special Publication, pp.213, 23-52, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27831,51 +27831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28093,149 +28093,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et géochimie d'un leucogranite en régime de collision continentale : l'exemple du massif de Gangotri-Badrinath (Himalaya du Garhwal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géochimie. Institut National Polytechnique de Lorraine - INPL, 1990. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 1990INPL013N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00794809v1</w:t>
+                <w:t xml:space="preserve">tel-01750990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et géochimie d'un leucogranite en régime de collision continentale : l'exemple du massif de Gangotri-Badrinath (Himalaya du Garhwal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1990. Français. </w:t>
+              <w:t xml:space="preserve">Géochimie. Institut National Polytechnique de Lorraine - INPL, 1990. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 1990INPL013N⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01750990v1</w:t>
+                <w:t xml:space="preserve">tel-00794809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -28503,51 +28503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4A6BFDD"/>
+    <w:nsid w:val="93C282D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28734,51 +28734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-scaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087224496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5846-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sauvalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01640-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Federica Faranda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05319889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Frascerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Scaillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.276" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Franceschini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01703-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03433900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Andujar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3104657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03739631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Budhi Utami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03356364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roberta Viana da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alexandre Martins de Sousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall&#8217;agnol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Casillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.84" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03143260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zafrilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bardeglinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107076" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857031v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeff Sutton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Elias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0194-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Mather" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J. Roberts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giudice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1114-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1148-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Iacovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv083" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Hildreth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5367" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edmonds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.03.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2530" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124396v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Buisman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kimball" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827722v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.05.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813668v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00757219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00705854v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681280v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alonso-Mori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Paris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3888" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs033" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kellett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs048" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00614926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2011.73.13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00535788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo908" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00526307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq051" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372521v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376481v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don R. Baker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvarhan Harshvarhan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005680" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1155525" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00125264v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05509" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090929v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-X9B12K8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078804v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.010" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085484v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Kuehner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0098-z" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7532BF1BAEBF630195E4AFCD5B0D48739C010A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101447v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bogaerts" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl049" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077416v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.009" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.630" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2XVKFQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022869v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi068" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022481v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P. Searle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.14" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-24TDLD3F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022621v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villemant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023395v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther J. Redhammer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023573v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Pascal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrens Harald" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300000924" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z9H0711H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023899v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-004-0559-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B14DF9156128B945E259275FBF5389435F62254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Luhr" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/139GM02" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg075" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069336v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016402" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069475v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00085-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/42.4.825" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champenois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB01664" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVK87MD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296688v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03477152v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Faranda" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7729" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043620v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554444v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-676" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301606v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301534v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pedrazzi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Dorado" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554270v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armann Hoskuldsson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brum" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552803v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03047866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552729v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048852v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rotolo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049091v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838460v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iacovino" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Kyle" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Genova" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838462v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agostini" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunati" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carroll" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838500v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romano" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502639v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502637v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460491v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160308v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078664v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103868v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103866v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085235v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084666v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102129v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102130v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102128v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102616v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildreth" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102126v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022187v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02962335v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818082-2.00007-X" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904186v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-095975-7.00304-1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260073v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Orsi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295801v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299017v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794809v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750990v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL013N" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130763v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-scaillet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1561-0226" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087224496" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-5846-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295785v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sauvalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04963087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01640-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J And&#250;jar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scaillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frascerra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Casillas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108327" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Federica Faranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.11.024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2505" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05319889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Frascerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2024.108219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04742767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Franceschini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01703-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923442v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Scaillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04230504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107909" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04359710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Georgeais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret E Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011235" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03433900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Andujar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3104657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03696475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipson Bani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitchko Tsanev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyan Primulyana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31043-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03739631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106811" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Budhi Utami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.882097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04923457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.158" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04026966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03356364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roberta Viana da Cunha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alexandre Martins de Sousa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall&#8217;agnol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103570" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03429189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Casillas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.84" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03143260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Aziliz Pelleter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02945123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Romano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. White" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105793" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02569124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zafrilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02496416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228394" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03112971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bardeglinu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107076" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Huang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucheng Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017490" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02157512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.036" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02408384v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.11.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02291811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Longpr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra G&#243;mez-Ulla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115798" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01882460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Romengo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018jb015761" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeff Sutton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Elias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0194-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01870924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosong Yang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05934-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06344-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A Mather" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522753v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda J. Roberts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lurton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giudice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuzzo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiuppa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1114-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liuzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1148-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla Iacovino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kyle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv083" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wes Hildreth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5367" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Edmonds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01192577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2530" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01123763v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.03.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bezaeva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.10.030" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP6B075Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225168v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ory" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01124396v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Buisman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kimball" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01089999v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Paris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.06.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00966727v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip R. Kyle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.055" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01056858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaozhi Yang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.056" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.02.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092380v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.09.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801810v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Michalski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Maclennan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-012-9947-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7893FFD49E6B97CA694551783ED57874A3F582/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00827722v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.05.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813668v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00873919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.09.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00757219v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs067" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814361v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hashim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.026" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681280v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Giuli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alonso-Mori" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3888" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00705854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.05.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715847v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs033" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11275" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52A249B551E99C9DECE8F0820F0B4CFFCD0B2D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.051" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771966v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770737v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Kellett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs048" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00745334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Polozov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.09.052" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00631818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas T. Arndt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10460" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/480048a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00614926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Martin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/rmg.2011.73.13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00535788v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo908" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534451v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.10.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rizzo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.017" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00526307v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Augusto de Oliveira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq051" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442612v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524494v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.09.011" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03T9WFXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372521v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00371767v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Paris" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.02.014" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0VMSTZ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376481v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don R. Baker" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25446A.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00361741v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.12.028" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00347919v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshvarhan Harshvarhan" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005680" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267876v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1155525" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00125264v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05509" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00074100v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.02.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090929v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.15" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-X9B12K8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085484v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Kuehner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-006-0098-z" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7532BF1BAEBF630195E4AFCD5B0D48739C010A7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101447v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bogaerts" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vander Auwera" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl049" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077416v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078804v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2006.03.010" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Keller" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.630" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2XVKFQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022869v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egi068" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022481v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike P. Searle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2006.268.01.14" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-24TDLD3F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022621v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giordano" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villemant" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023395v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Iezzi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther J. Redhammer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Hawthorne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023573v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Pascal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrens Harald" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300000924" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z9H0711H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023899v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-004-0559-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B14DF9156128B945E259275FBF5389435F62254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089911v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Luhr" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/139GM02" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069340v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg062" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069339v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egg075" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069336v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016402" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069475v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Li&#233;geois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-9268(03)00085-8" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/42.4.825" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089820v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02484238v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champenois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94JB01664" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQVK87MD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296688v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03477152v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Faranda" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7729" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588275v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernadou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043620v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Carroll" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554444v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sani" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-676" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301606v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301534v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Geyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Pedrazzi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Dorado" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554270v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armann Hoskuldsson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Macedonio" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brum" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553860v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552803v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadoux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03047866v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552729v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551937v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551936v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048852v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romano" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Rotolo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048989v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Hartley" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ian Schipper" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049032v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ory" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03049091v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838290v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838504v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838450v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Di Genova" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romano" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behrens" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838460v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iacovino" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Kyle" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838455v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646985v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838462v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agostini" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fortunati" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Carroll" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838500v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Di Genova" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Romano" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502639v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405450v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502637v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460491v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160308v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078664v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078667v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103868v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078671v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103866v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103863v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085235v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084666v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102129v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102130v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102128v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102616v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hildreth" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102126v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022187v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02962335v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818082-2.00007-X" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00904186v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias P Fischer" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-095975-7.00304-1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326546v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260073v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Orsi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295801v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299017v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena N&#250;&#241;ez-Guerrero" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750990v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990INPL013N" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00794809v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00077395v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01130763v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>