--- v0 (2026-03-05)
+++ v1 (2026-05-10)
@@ -502,338 +502,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie génomique comparée chez les mammifères</w:t>
+                <w:t xml:space="preserve">Modeling comparative mapping using objects and associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
+              <w:t xml:space="preserve">Computers and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427250v1</w:t>
+                <w:t xml:space="preserve">hal-00427216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling comparative mapping using objects and associations</w:t>
+                <w:t xml:space="preserve">Comparative genomic mapping in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rechenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 26, pp.413-420</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427216v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic mapping in mammals</w:t>
+                <w:t xml:space="preserve">Cartographie génomique comparée chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18, pp.767-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427215v1</w:t>
+                <w:t xml:space="preserve">hal-00427250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeMME une interface modélisant la cartographie comparée des mammifères Application</w:t>
               </w:r>
@@ -1739,51 +1739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauthey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Moraga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rougemont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Jedli&#269;ka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj7430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156998v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Popovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazoyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Delmotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bronner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Spataro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rechenmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427206v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Penel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Calvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gauthey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gauthey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>