--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1049,243 +1049,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving &amp;quot;always best connected&amp;quot; through extensive profile managment</w:t>
+                <w:t xml:space="preserve">Towards highly adaptable user-centric terminal architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PWC 2004 : 9th international conference on personal wireless communications, September 21-23, Delft, The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Delft, États-Unis</w:t>
+              <w:t xml:space="preserve">WPMC 2004 : 7th international symposium on wireless personal multimedia communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Abano Terme, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379373v1</w:t>
+                <w:t xml:space="preserve">hal-02378892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards highly adaptable user-centric terminal architecture</w:t>
+                <w:t xml:space="preserve">Achieving &amp;quot;always best connected&amp;quot; through extensive profile managment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2004 : 7th international symposium on wireless personal multimedia communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Abano Terme, Italie</w:t>
+              <w:t xml:space="preserve">PWC 2004 : 9th international conference on personal wireless communications, September 21-23, Delft, The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Delft, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378892v1</w:t>
+                <w:t xml:space="preserve">hal-02379373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1297,51 +1297,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1376,93 +1376,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.128</w:t>
+              <w:t xml:space="preserve">, 2022, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533633v1</w:t>
+                <w:t xml:space="preserve">hal-04533625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1497,93 +1497,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.81</w:t>
+              <w:t xml:space="preserve">, 2022, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533625v1</w:t>
+                <w:t xml:space="preserve">hal-04533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
+                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1618,69 +1618,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.38</w:t>
+              <w:t xml:space="preserve">, 2022, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533597v1</w:t>
+                <w:t xml:space="preserve">hal-04533633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
               </w:r>
@@ -2219,51 +2219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3820710"/>
+    <w:nsid w:val="A6CCFA07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2450,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-stevant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-2946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276652223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04522400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAR0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-stevant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-2946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276652223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04522400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAR0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>