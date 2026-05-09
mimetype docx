--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -1297,51 +1297,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1376,93 +1376,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.81</w:t>
+              <w:t xml:space="preserve">, 2022, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533625v1</w:t>
+                <w:t xml:space="preserve">hal-04533626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
+                <w:t xml:space="preserve">Séquence 1: &amp;quot;Les adresses IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1497,93 +1497,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.38</w:t>
+              <w:t xml:space="preserve">, 2022, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533597v1</w:t>
+                <w:t xml:space="preserve">hal-04533625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 0: &amp;quot;Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1618,93 +1618,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.128</w:t>
+              <w:t xml:space="preserve">, 2022, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533633v1</w:t>
+                <w:t xml:space="preserve">hal-04533597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquence 2: &amp;quot;Le protocole IPv6</w:t>
+                <w:t xml:space="preserve">Séquence 3: &amp;quot;Les mécanismes de gestion d'un réseau IPv6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Landru</w:t>
@@ -1739,69 +1739,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Anelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document compagnon du MOOC 0bjectif IPv6 - Edition 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.77</w:t>
+              <w:t xml:space="preserve">, 2022, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533626v1</w:t>
+                <w:t xml:space="preserve">hal-04533633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence 4: &amp;quot;L'intégration d'IPv6 dans l'Internet</w:t>
               </w:r>
@@ -2219,51 +2219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6CCFA07"/>
+    <w:nsid w:val="4EE650CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2450,51 +2450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-stevant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-2946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276652223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04522400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAR0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-stevant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3417-2946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276652223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moriceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Suciu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Landru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rioual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V&#232;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04533634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Storer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pignataro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alice dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04522400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ISAR0029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>