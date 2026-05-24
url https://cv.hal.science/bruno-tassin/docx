--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -4805,295 +4805,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gasperi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Colasse</w:t>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Silvestre</w:t>
+                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dubois</w:t>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932439v1</w:t>
+                <w:t xml:space="preserve">hal-02481314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruge</w:t>
+                <w:t xml:space="preserve">Transfer dynamics of macroplastics in estuaries – New insights from the Seine estuary: Part 2. Short-term dynamics based on GPS-trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+                <w:t xml:space="preserve">M. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">P. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.111566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481314v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of organic matter digestion protocols on synthetic, artificial and natural raw fibers</w:t>
               </w:r>
@@ -5226,51 +5226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer dynamic of macroplastics in estuaries -New insights from the Seine estuary: Part 1. Long term dynamic based on date-prints on stranded debris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,261 +5959,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic particle ingestion by wild freshwater fish: a critical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Collard</w:t>
+                <w:t xml:space="preserve">Plastic debris dataset on the Seine river banks: plastic pellets, unidentified plastic fragments and plastic sticks are the Top 3 items in a historical accumulation of plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geir Wing Gabrielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03083⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342839v1</w:t>
+                <w:t xml:space="preserve">hal-01992196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic debris dataset on the Seine river banks: plastic pellets, unidentified plastic fragments and plastic sticks are the Top 3 items in a historical accumulation of plastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
+                <w:t xml:space="preserve">Plastic particle ingestion by wild freshwater fish: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Wing Gabrielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.01.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992196v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in air: Are we breathing it in?</w:t>
               </w:r>
@@ -6238,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie L. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic particles in the stomach contents and liver of the freshwater fish Squalius cephalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,51 +8275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques d’une zone urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9142,291 +9142,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of floating plastic debris in surface water along the Seine River.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bonin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Amacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067211v1</w:t>
+                <w:t xml:space="preserve">hal-01238365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First assessment of the ecological status of Karaoun reservoir, Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Assessment of floating plastic debris in surface water along the Seine River.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Amacha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiffany Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (2), pp.142-157. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195C, pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lre.12058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238365v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fate of nonylphenolic compounds in the Seine River -- part 2: Assessing the impact of global change on daily concentrations</w:t>
               </w:r>
@@ -12867,2348 +12867,2348 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (204)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (205)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological investigations and understanding of the transfer dynamics of microplastics in the River Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfert des microplastiques via les eaux pluviales et les eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Diop</w:t>
+                <w:t xml:space="preserve">Thi Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lou Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002234v1</w:t>
+                <w:t xml:space="preserve">hal-05548963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Methodological investigations and understanding of the transfer dynamics of microplastics in the River Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002236v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hocine Henine</w:t>
+                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05394973v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+                <w:t xml:space="preserve">Microplastic dynamics at the outlet of a peri-urban catchment over a year of sampling: Effects of hydrological conditions, including an extreme flood event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">OZCAR Tereno 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413193v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microplastiques dans les sols selon les pratiques agricoles dans un bassin versant français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210171v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oracle-Orgeval, Long-term Research observatory of the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e153511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Les microplastiques dans les sols selon les pratiques agricoles dans un bassin versant français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082005v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082022v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic dynamics along an extreme flood event in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Hénine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081971v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395188v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Dynamique des microplastiques à l’exutoire d’un bassin versant périurbain : Effet des conditions hydrologiques et des événements extrêmes de crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Friceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">GDR PES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413186v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The controversial role of plastics in agricultural systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251548v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The controversial role of plastics in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baudrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bensaude-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; INRAE; IDEAS, Initiative for Design in AgriFood Systems, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/w906-k994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520588v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination de la Seine depuis l’amont jusqu’à l’estuaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601918v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contamination de la Seine depuis l’amont jusqu’à l’estuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715327v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715321v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533145v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15250,1043 +15250,1043 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour d'horizon de la contamination de nos environnements par les microplastiques. Conférence invitée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique « Risques sanitaires liés aux microplastiques dans notre environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421047v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche systémique pour la compréhension des sources, transferts et devenirs des microplastiques dans le bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour d'horizon de la contamination de nos environnements par les microplastiques. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance thématique « Risques sanitaires liés aux microplastiques dans notre environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601806v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603103v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche systémique pour la compréhension des sources, transferts et devenirs des microplastiques dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576095v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783118v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Les sédiments fluviaux comme réservoir de microplastiques : exemple du Rhône en amont et aval de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">19ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF2024, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576102v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics and tyre wear particles infiltration in the soil of a roadside biofiltration swale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Colasse</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575624v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation méthodologique des microplastiques (fibres et fragments) dans les eaux de surface à la traversée de l’agglomération parisienne en lien avec la question de la production francilienne d’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16295,2104 +16295,2104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e édition des Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APTEN, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722140v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
+                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533236v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Contributions historiques de la métropole lyonnaise aux contaminations en microplastiques des sédiments du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145828v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les eaux destinées à la consommation humaine – Premièrs résultats de mesures sur les installations du Syndicat des Eaux d’Ile de France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Distribution spatiale et verticale de microplastiques dans un ouvrage d'infiltration des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102e Congres ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Quatrième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096682v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les eaux destinées à la consommation humaine – Premièrs résultats de mesures sur les installations du Syndicat des Eaux d’Ile de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibert Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">102e Congres ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106546v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065379v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local urban activity, Covid lockdown, and atmospheric microplastic deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastiques dans l’agglomération parisienne : 10 ans de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Webconférence inneauvation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAAP - direction Innovation, Apr 2023, Colombes (Hauts-de-Seine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017391v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics &amp;gt; 25 µm in the Seine river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+                <w:t xml:space="preserve">Local urban activity, Covid lockdown, and atmospheric microplastic deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t>
+              <w:t xml:space="preserve">UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017375v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics &amp;gt; 25 µm in the Seine river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Buschman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Markus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244761v1</w:t>
+                <w:t xml:space="preserve">hal-04017375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés - La pollution des eaux par les microplastiques : quantification, impacts et solutions</w:t>
+                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire TEAWEB - Société française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe thématique Traitement de l’Eau et de l’Air, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026876v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in urban freshwater : a case study in the city of Amsterdam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés - La pollution des eaux par les microplastiques : quantification, impacts et solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting : Data-driven environmental decision-making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin (IE), Ireland</w:t>
+              <w:t xml:space="preserve">Webinaire TEAWEB - Société française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe thématique Traitement de l’Eau et de l’Air, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096706v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microplastics in urban freshwater : a case study in the city of Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O. Sefiloglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Scibetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Velzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting : Data-driven environmental decision-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, Apr 2023, Dublin (IE), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309918v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fan Liu</w:t>
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008423v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of electrochemical processes in a landfill treatment system for removal of recalcitrant organic load</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Malika Chabani</w:t>
+                <w:t xml:space="preserve">Visualization of Buoyant MP motion in response to different flow velocities and bed types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236201v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les rivières : Quelles méthodes d’analyse après une décennie de recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Endless World: Plastic debris in the Seine estuary as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112448v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Endless World: Plastic debris in the Seine estuary as a case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of electrochemical processes in a landfill treatment system for removal of recalcitrant organic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Oturan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souâd Bouafia Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Chabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental, and social sciences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">6th IWA International Conference on eco-Technologies for Wastewater Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017445v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18411,1807 +18411,1807 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioretention cells remove microplastics in the 25 – 106 micron size fraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les rivières : Quelles méthodes d’analyse après une décennie de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Low Impact Development Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Oklahoma City, United States</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131400v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+                <w:t xml:space="preserve">Bioretention cells remove microplastics in the 25 – 106 micron size fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Seters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Internationnal Low Impact Development Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Oklahoma City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145560v1</w:t>
+                <w:t xml:space="preserve">hal-04131400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in urban freshwater: a case study in the city of Amsterdam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Groenewoud</w:t>
+                <w:t xml:space="preserve">Turbulence, biofilm et dynamique des microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marziye Molazadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Environmental &amp; Food Monitoring, ISEAC-41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Environmental Analytical Chemistry (IAEAC)., Nov 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318074v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and fate of microplastics in Parisian combined sewer network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
+                <w:t xml:space="preserve">Microplastics in urban freshwater: a case study in the city of Amsterdam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. O. Sefiloglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Olthof</w:t>
+                <w:t xml:space="preserve">M. van Velzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaibhav Budhiraja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Q. Groenewoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">41st International Conference on Environmental &amp; Food Monitoring, ISEAC-41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Environmental Analytical Chemistry (IAEAC)., Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017827v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+                <w:t xml:space="preserve">Occurrence and fate of microplastics in Parisian combined sewer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Olthof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Bizeul</w:t>
+                <w:t xml:space="preserve">Vaibhav Budhiraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference UNESCO-EU H2020 LimnoPlast Conference, diving into freshwater microplastic pollution – connecting water, environemental and social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008464v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving stormwater quality for microplastic (25 – 106 µm) using a bioretention cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+                <w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stormwater Conference &amp; Expo 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108123v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Improving stormwater quality for microplastic (25 – 106 µm) using a bioretention cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Seters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Stormwater Conference &amp; Expo 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108023v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic accumulation in sewer systems and their pathways to the environment along with combined sewer overflows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa López Viveros</w:t>
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Conférence internationale Novatech - Urban Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118103v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic accumulation in sewer systems and their pathways to the environment along with combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa López Viveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">11e Conférence internationale Novatech - Urban Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311543v1</w:t>
+                <w:t xml:space="preserve">hal-04118103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soils of a high-traffic roadside ditch as a receptacle of macro-litter and microplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro2022 : Plastic Pollution from MACRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885371v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in Indus Water System of Pakistan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryem Mehboob</w:t>
+                <w:t xml:space="preserve">The soils of a high-traffic roadside ditch as a receptacle of macro-litter and microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riffat Naseem Malik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd annual meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">Micro2022 : Plastic Pollution from MACRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684231v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic pollution in Indus Water System of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Mehboob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riffat Naseem Malik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ièmes Journées Information Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">32nd annual meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790734v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d'horizon de la contamination en débris plastiques des compartiments environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20240,113 +20240,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2022 de la Société de Toxicologie Cellulaire et Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioretention cells remove increasingly small microplastics from stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van Seters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20365,5813 +20365,5813 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DesignLIFES, Design of Living Infrastructure for Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of total atmospheric microplastic deposition on a peri-urban and an agricultural site in the Paris region</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681099v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of total atmospheric microplastic deposition on a peri-urban and an agricultural site in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+                <w:t xml:space="preserve">Microplastiques en milieu urbain : métrologie et estimations de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
+              <w:t xml:space="preserve">25ièmes Journées Information Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710160v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
+              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525182v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Microplastiques dans le bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840329v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822585v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence de microplastiques dans les filières de traitement conventionnelles et de nanofiltration de trois usines de production d'eau potable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Barbier</w:t>
+                <w:t xml:space="preserve">Caractérisation de macrodéchets et microplastiques au sein d’une noue filtrante en bord de route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Delabre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709885v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution en macroplastiques dans l’environnement : Définition d’indicateurs de la zone urbaine au milieu récepteur</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Présence de microplastiques dans les filières de traitement conventionnelles et de nanofiltration de trois usines de production d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t>
+              <w:t xml:space="preserve">3ième journée du GDR Polymères et Océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700344v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverine Litter in a small Urban River in Marseille, France: Plastic Load and Management Challenges</w:t>
+                <w:t xml:space="preserve">Pollution en macroplastiques dans l’environnement : Définition d’indicateurs de la zone urbaine au milieu récepteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S. Rivers, Lyon (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685956v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans le continuum Terre-Mer. Conférence invitée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riverine Litter in a small Urban River in Marseille, France: Plastic Load and Management Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S. Rivers, Lyon (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697457v1</w:t>
+                <w:t xml:space="preserve">hal-03685956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques dans le continuum Terre-Mer. Conférence invitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
+              <w:t xml:space="preserve">3èmes rencontres GDR Polymères &amp; Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710158v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources et flux de microplastiques en milieux urbains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique nano/microplastiques dans l&amp;apos;eau, France Water Team</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107556v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des microplastiques par voie atmosphérique et contamination des milieux aquatiques</w:t>
+                <w:t xml:space="preserve">Sources et flux de microplastiques en milieux urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de prospective du groupe français des polymères - Nano/Microparticules de polymères - Etat des lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, PARIS, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée technique nano/microplastiques dans l&amp;apos;eau, France Water Team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404550v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des microplastiques par pyrolyse couplée à la chromatographie gazeuse et à la spectrométrie de masse : mise en évidence des effets matrice et implications pour l’étude de sédiments fluviatiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Apports des microplastiques par voie atmosphérique et contamination des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontres du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier de prospective du groupe français des polymères - Nano/Microparticules de polymères - Etat des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, PARIS, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154814v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Macroplastiques dans le bassin de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Quantification des microplastiques par pyrolyse couplée à la chromatographie gazeuse et à la spectrométrie de masse : mise en évidence des effets matrice et implications pour l’étude de sédiments fluviatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale : Vers une Île-de-France zéro plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435295v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques en estuaire de Seine : synthèse des connaissances du projet Plastic-Seine sur les matrices abiotiques (2017-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Macroplastiques dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Rencontre régionale : Vers une Île-de-France zéro plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134344v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of plastic debris in Rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastiques en estuaire de Seine : synthèse des connaissances du projet Plastic-Seine sur les matrices abiotiques (2017-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Integrated Marine Debris Observing System for a Clean Ocean - UN decade of The Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visio, France</w:t>
+              <w:t xml:space="preserve">Journée du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435270v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des microplastiques dans les eaux de ruissellement d’un bassin péri-urbain de l’agglomération parisienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+                <w:t xml:space="preserve">Endless journey of plastic debris in Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">One Integrated Marine Debris Observing System for a Clean Ocean - UN decade of The Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149472v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Etude des microplastiques dans les eaux de ruissellement d’un bassin péri-urbain de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160550v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in total atmospheric fallout : review and monitoring in the Paris region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers: From hours to decades tracking in the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on microplastics in the atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ONLINE, France. 1 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464882v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of environmental management data for mass flow estimations of plastic debris in rivers: The Seine River and The Huveaune River, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Microplastics in total atmospheric fallout : review and monitoring in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on microplastics in the atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160545v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélever et analyser les microplastiques en Seine : réflexions, évolutions méthodologiques et implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Use of environmental management data for mass flow estimations of plastic debris in rivers: The Seine River and The Huveaune River, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, ONLINE, France. 2 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432959v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les plastiques : Interaction Sciences et Société</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prélever et analyser les microplastiques en Seine : réflexions, évolutions méthodologiques et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sientifiques de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435252v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats sur la pollution microplastique le long de filières de potabilisation : de la ressource à l'eau potable distribuée en Île-de-France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche sur les plastiques : Interaction Sciences et Société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">Journées Sientifiques de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160527v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En amont des océans, déchets plastiques dans les cours d'eaux : flux, stocks, dynamique, quelques réponses et de nombreuses questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Premiers résultats sur la pollution microplastique le long de filières de potabilisation : de la ressource à l'eau potable distribuée en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l&amp;apos;Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, NANTES, France. 1 p</w:t>
+              <w:t xml:space="preserve">Deuxième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269015v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les plastiques : interactions sciences et société</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En amont des océans, déchets plastiques dans les cours d'eaux : flux, stocks, dynamique, quelques réponses et de nombreuses questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées Scientifiques de l'Environnement - Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l&amp;apos;Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, NANTES, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184993v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débris en Seine : les plastiques prennent perpette. Conférence invitée pour le second atelier "Plastiques sur le continuum Rhône-Méditerranée"</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche sur les plastiques : interactions sciences et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier n°2 &amp;quot;Plastiques sur le continuum Rhône-Méditerranée&amp;quot;</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, LYON, France</w:t>
+              <w:t xml:space="preserve">32èmes Journées Scientifiques de l'Environnement - Le rôle des sciences face aux crises environnementales : philosophie, responsabilités et engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982636v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+                <w:t xml:space="preserve">Débris en Seine : les plastiques prennent perpette. Conférence invitée pour le second atelier "Plastiques sur le continuum Rhône-Méditerranée"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Atelier n°2 &amp;quot;Plastiques sur le continuum Rhône-Méditerranée&amp;quot;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974488v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t>
+                <w:t xml:space="preserve">Microplastics and microfibers in urban runoff on a suburban catchment of Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad Mohamed</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097868v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les eaux de surface et les sédiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in urban runoff on a suburban catchment of Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'automne ED 614 CEGA (Chimie-Ecologie-Géosciences-Agrosciences) et 615 SBS (Sciences Biologiques et Santé) de Limoges et Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Micro 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979846v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les milieux récepteurs : définition, points de vigilance, et quelques exemples de résultats sur la Seine. Conférence invitée pour le second atelier &amp;quot;Plastiques sur le continuum Rhône-Méditerranée</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les eaux de surface et les sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'automne ED 614 CEGA (Chimie-Ecologie-Géosciences-Agrosciences) et 615 SBS (Sciences Biologiques et Santé) de Limoges et Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982631v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of microplastics along salinity gradient and tidal cycles in a well-mixed estuary : a case study of the Seine estuary</w:t>
+                <w:t xml:space="preserve">Microplastiques dans les milieux récepteurs : définition, points de vigilance, et quelques exemples de résultats sur la Seine. Conférence invitée pour le second atelier &amp;quot;Plastiques sur le continuum Rhône-Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Alligant</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974481v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des déchets plastiques dans les hydrosystèmes et appui aux politiques publiques : analogies entre les estuaires de Seine et de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fate of microplastics along salinity gradient and tidal cycles in a well-mixed estuary : a case study of the Seine estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974478v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
+                <w:t xml:space="preserve">Dynamique des déchets plastiques dans les hydrosystèmes et appui aux politiques publiques : analogies entre les estuaires de Seine et de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">5e colloque biennal des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974485v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endless journey of macroplastics in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
+              <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556998v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur les microplastiques en Ile-de-France</w:t>
+                <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée dans le cadre du comité des sciences de l'environnement, Académie d’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454525v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
+                <w:t xml:space="preserve">Recherches sur les microplastiques en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Alligant</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre du comité des sciences de l'environnement, Académie d’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172444v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+                <w:t xml:space="preserve">PLASTIC-Seine research project: Microplastic Flux and Impact on biota in the Seine estuary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robin Treilles</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messika Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting - One Environment. One Health. Sustainable Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289384v1</w:t>
+                <w:t xml:space="preserve">hal-02172444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic debris in urban water and freshwater: lessons learned from the Seine Basin catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+              <w:t xml:space="preserve">II International Conference on Microplastic Pollution in the Mediterranean Sea (μMED), Capri (Italy), septembre 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294373v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts écotoxicologiques des microplastiques sur les écosystèmes terrestres : Etat de l’art et besoins de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Macro and microplastics in stormwater in Paris Megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité des sciences de l’environnement de l’Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">µMED Capri : II International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144807v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances sur les microplastiques dans les eaux urbaines et les milieux récepteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts écotoxicologiques des microplastiques sur les écosystèmes terrestres : Etat de l’art et besoins de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquie de l'Association Scientifique Européenne pour l'Eau et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Comité des sciences de l’environnement de l’Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137453v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des connaissances sur les microplastiques dans les eaux urbaines et les milieux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 145-151</w:t>
+              <w:t xml:space="preserve">Colloquie de l'Association Scientifique Européenne pour l'Eau et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557211v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur les microplastiques, et leurs risques associés, particulièrement en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée dans le cadre d'une séance solennelle de l'Académie de Pharmacie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476259v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of sediment and water column in the Seine River Estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soline Alligant</w:t>
+                <w:t xml:space="preserve">État des connaissances sur les microplastiques, et leurs risques associés, particulièrement en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Micoplastic Pollution in the Mediterranean Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 4-9</w:t>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre d'une séance solennelle de l'Académie de Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305330v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
+                <w:t xml:space="preserve">Microplastic contamination of sediment and water column in the Seine River Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Rakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dreanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gangnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Océans, GDR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">II International Conference on Micoplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Capri, Italy. p. 4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170839v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des océans et des cours d’eau par les débris plastiques : Constats et Impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des protocoles de digestion sur les fibres synthétiques, artificielles et naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Strich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastique en mer, solutions à terre ! Quelles évolutions pour notre société du tout plastique ? Conférence à l'assemblée nationnale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Polymères et Océans, GDR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888296v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollution des océans et des cours d’eau par les débris plastiques : Constats et Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Plastique en mer, solutions à terre ! Quelles évolutions pour notre société du tout plastique ? Conférence à l'assemblée nationnale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917754v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic input from the Seine River into the oceans: first results from the MacroPLAST project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Macro et microplastiques dans les rejets urbains de temps de pluie et dans les eaux pluviales de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Sananes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, LANZAROTE, Spain</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologies Urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933171v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations and morphology of microplastics in the Seine river estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gangnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les flux de macro-déchets dans la Seine : un véritable casse-tête ?</w:t>
+                <w:t xml:space="preserve">Plastic input from the Seine River into the oceans: first results from the MacroPLAST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bacq</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sananes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">MICRO2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, LANZAROTE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812643v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on aujourd’hui de la contamination des eaux urbaines et des eaux de surface par les microplastiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26230,1997 +26230,2014 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">97ème congrès de l’Astee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets océaniques : à qui sont ces objets ? Regards croisés des sciences sociales et des sciences de la nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimer les flux de macro-déchets dans la Seine : un véritable casse-tête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième journée habiter le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891810v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination en microplastiques dans l’estuaire de la Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soline Alligant</w:t>
+                <w:t xml:space="preserve">Les déchets océaniques : à qui sont ces objets ? Regards croisés des sciences sociales et des sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition du colloque international francophone en écotoxicologie aquatique EcoBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5ième journée habiter le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800134v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du macro- aux microplastiques : une nouvelle pollution des rivières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Contamination en microplastiques dans l’estuaire de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum « Les cours d’eau franciliens : Regards croisés sur les qualités et les usages actuels et futurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème édition du colloque international francophone en écotoxicologie aquatique EcoBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800493v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du macro- aux microplastiques : une pollution « émergente » dans le continuum terre-mer.</w:t>
+                <w:t xml:space="preserve">Du macro- aux microplastiques : une nouvelle pollution des rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les enjeux des polluants émergents dans le continuum terre-mer en Méditerranée », Marseille, décembre 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum « Les cours d’eau franciliens : Regards croisés sur les qualités et les usages actuels et futurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951395v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination in the Seine River estuary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du macro- aux microplastiques : une pollution « émergente » dans le continuum terre-mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Estuaries and Coasts 2018 (ICEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les enjeux des polluants émergents dans le continuum terre-mer en Méditerranée », Marseille, décembre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873428v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
+                <w:t xml:space="preserve">Microplastic contamination in the Seine River estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Alligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gangnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Estuaries and Coasts 2018 (ICEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917736v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t>
+                <w:t xml:space="preserve">Impacts of digestion protocols on chemical and natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Strich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
+              <w:t xml:space="preserve">Microplastics2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941074v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of anthropogenic particles in the fish Squalius cephalus from the Seine and Marne Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Collard France</w:t>
+                <w:t xml:space="preserve">Microplastic concentrations in freshwater during a flood event, a case study of the Seine river catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Micro 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arrecife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567754v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics: an emerging contaminant in the Saigon River, Vietnam</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of anthropogenic particles in the fish Squalius cephalus from the Seine and Marne Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Le Thuy Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dounia Benali</w:t>
+                <w:t xml:space="preserve">Collard France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Environmental Pollution, Restoration, and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Quy Nhon, Vietnam</w:t>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472705v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative characterization of the first-flush phenomenon in roof-harvested rainwater systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics: an emerging contaminant in the Saigon River, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahens Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Yujie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Le Thuy Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LID(low impact development conference) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Beijin, China</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Environmental Pollution, Restoration, and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Quy Nhon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456766v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation qualitative de l'effet de first-flush dans un système de récupération et utilisation de l'eau de pluie en l'aval d'une toiture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+                <w:t xml:space="preserve">Qualitative characterization of the first-flush phenomenon in roof-harvested rainwater systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Yujie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2016(Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers France</w:t>
+              <w:t xml:space="preserve">LID(low impact development conference) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Beijin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456767v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastiques : un septième continent en expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation qualitative de l'effet de first-flush dans un système de récupération et utilisation de l'eau de pluie en l'aval d'une toiture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Yujie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de la cité des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2016(Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333693v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics and urban water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastiques : un septième continent en expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2016 de l'ARET :Plastiques : quels enjeux pour demain ? Pollution physico-chimique &amp; Impacts environnementaux et sanitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET : association française de recherches en toxicologie, Jun 2016, Valence TGV, France</w:t>
+              <w:t xml:space="preserve">Conférences de la cité des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333692v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in various compartments of the urban water cycle</w:t>
+                <w:t xml:space="preserve">Microplastics and urban water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2016 de l'ARET :Plastiques : quels enjeux pour demain ? Pollution physico-chimique &amp; Impacts environnementaux et sanitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET : association française de recherches en toxicologie, Jun 2016, Valence TGV, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320225v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic pollution in a tropical river impacted by a developing megacity. The Saigon River - Ho Chi Minh City, Vietnam.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics in various compartments of the urban water cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Asia/Pacific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364951v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans différents compartiments du cycle urbain de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic pollution in a tropical river impacted by a developing megacity. The Saigon River - Ho Chi Minh City, Vietnam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahens Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Le Thuy Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET 2016 – Plastiques : quels enjeux pour demain? - Pollution physico-chimique et impacts environnementaux et sanitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">SETAC Asia/Pacific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324246v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in different compartments of the urban water cycle: from the sources to the rivers</w:t>
+                <w:t xml:space="preserve">Microplastiques dans différents compartiments du cycle urbain de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
@@ -28238,1401 +28255,1388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro 2016 - Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Colloque ARET 2016 – Plastiques : quels enjeux pour demain? - Pollution physico-chimique et impacts environnementaux et sanitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324219v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination in an urban area: case of greater Paris</w:t>
+                <w:t xml:space="preserve">Microplastics in different compartments of the urban water cycle: from the sources to the rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 2015 (Society of Environmental Toxicology and Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Micro 2016 - Fate and Impact of Microplastics in Marine Ecosystems: From the Coastline to the Open Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150549v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic in urban sources and receiving water within an urban area</w:t>
+                <w:t xml:space="preserve">Microplastic contamination in an urban area: case of greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2015 (International Conference on Chemistry and the Environment)- LEIPZIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">SETAC Europe 2015 (Society of Environmental Toxicology and Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206946v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Microplastic in urban sources and receiving water within an urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Soudani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">Bounoua Byllel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">ICCE 2015 (International Conference on Chemistry and the Environment)- LEIPZIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329216v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First overview of microplastics in indoor and outdoor air</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Un drone pour la surveillance des proliférations phytoplanctoniques dans les milieux aquatiques lentiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Langlois</w:t>
+                <w:t xml:space="preserve">Kamel Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Drones et hydraulique : les drones au service des métiers de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Apr 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195546v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
+                <w:t xml:space="preserve">First overview of microplastics in indoor and outdoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162334v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques: sources et milieux récépteurs dans un contexte urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contamination des sols franciliens par les éléments métalliques et les micropolluants organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94 éme congrés de l'Association Scientifique et Technique pour l’Eau et l’Environnement (ASTEE), Des villes et des territoires sobres et sûrs.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN - fin de phase 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161576v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières investigations de microplastiques en milieu urbain : cas de l’agglomération parisienne</w:t>
+                <w:t xml:space="preserve">Microplastiques: sources et milieux récépteurs dans un contexte urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE - Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
+              <w:t xml:space="preserve">94 éme congrés de l'Association Scientifique et Technique pour l’Eau et l’Environnement (ASTEE), Des villes et des territoires sobres et sûrs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079548v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban stormwater source control policies: why and how?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+                <w:t xml:space="preserve">Premières investigations de microplastiques en milieu urbain : cas de l’agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWRS 2014 : Evolving Water Resources Systems: Understanding, Predicting and Managing Water-Society Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">GRUTTEE - Groupement de recherche universitaire sur les techniques de traitement et d'épuration des eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002652v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Urban stormwater source control policies: why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
+              <w:t xml:space="preserve">ICWRS 2014 : Evolving Water Resources Systems: Understanding, Predicting and Managing Water-Society Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225498v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fadel</w:t>
+                <w:t xml:space="preserve">On the prediction of the starting point and expansion of phytoplankton blooms in an urban shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Lake Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">17th Workshop on Physical Processes in Natural Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592988v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques dans une zone urbaine : cas de l'agglomération parisienne</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the seasonal succession of toxic cyanobacteria in Karaoun Reservoir, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6émes journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">15th World Lake Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063498v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29691,402 +29695,428 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et perspectives sur la gestion des eaux pluviales à la parcelle sur le territoire des Hauts-de-Seine - Points forts, réticences et axes d'amélioration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premières investigations sur la contamination en microplastiques dans une zone urbaine : cas de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">6émes journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989049v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives sur la gestion des eaux pluviales à la parcelle sur le territoire des Hauts-de-Seine - Points forts, réticences et axes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lehoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Garnier</w:t>
+                <w:t xml:space="preserve">S. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967634v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants as tracer of urbanization history of Mingoa watershed (Yaoundé, Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Naah</w:t>
+                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Seidl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, France</w:t>
+              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989449v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the management of urban watersheds with the impacts on the receiving water bodies: the use of flow duration curves</w:t>
               </w:r>
@@ -30174,466 +30204,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants as tracers of urbanization history of the Mingoa river watershed (Yaoundé, Cameroon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId663" w:history="1">
+                <w:t xml:space="preserve">Micropollutants as tracer of urbanization history of Mingoa watershed (Yaoundé, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Naah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815067v1</w:t>
+                <w:t xml:space="preserve">hal-00989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la gestion des bassins versants urbains avec les impacts sur les milieux récepteurs : l'usage des courbes des débits classés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Micropollutants as tracers of urbanization history of the Mingoa river watershed (Yaoundé, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Naah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989451v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of global change on micropollutants in aquatic ecosystems: Modelling the fate of nonylphenolic compounds in the Seine River</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relier la gestion des bassins versants urbains avec les impacts sur les milieux récepteurs : l'usage des courbes des débits classés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8th International Conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862208v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropoluentes emergentes como traçadores de urbanização : o caso de Yaounde</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the impact of global change on micropollutants in aquatic ecosystems: Modelling the fate of nonylphenolic compounds in the Seine River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806132v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30692,2504 +30722,2474 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du devenir des alkylphénols dans la Seine.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micropoluentes emergentes como traçadores de urbanização : o caso de Yaounde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Naah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816881v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux des alkylphénols et du bisphénol A sur le bassin de la Seine : Premières estimations en Île-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Lorgeoux</w:t>
+                <w:t xml:space="preserve">Simulation du devenir des alkylphénols dans la Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Rocher</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Piren-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805959v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Flux des alkylphénols et du bisphénol A sur le bassin de la Seine : Premières estimations en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque Piren-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+                <w:t xml:space="preserve">hal-00805959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806153v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle comme outil de compréhension du fonctionnement des écosystèmes lacustres : 25 ans de mesures et de modélisation du lac du Bourget</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EDF dHydroécologie - La modélisation numérique des écosystèmes aquatiques continentaux et marins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clamart, France</w:t>
+              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806169v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
+                <w:t xml:space="preserve">Le modèle comme outil de compréhension du fonctionnement des écosystèmes lacustres : 25 ans de mesures et de modélisation du lac du Bourget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
+              <w:t xml:space="preserve">Journées EDF dHydroécologie - La modélisation numérique des écosystèmes aquatiques continentaux et marins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806160v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of global warming on the thermal functioning of a deep subalpine lake: analysis of Lake Bourget data set and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fadel</w:t>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Atoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">N Belucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
+              <w:t xml:space="preserve">3rd European Large Lakes Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806157v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talita Silva</w:t>
+                <w:t xml:space="preserve">Growth and succession of phytoplankton groups in Karaoun reservoir (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806158v1</w:t>
+                <w:t xml:space="preserve">hal-00806157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Tran Khac</w:t>
+                <w:t xml:space="preserve">Utilisation des mesures spectrofluorométriques in situ pour suivre la biomasse cyanobactérienne dans un lac urbain tropical : Comparaison avec l'analyse taxonomique et les mesures de chlorophylle-a par spectrophotométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.T Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chamarande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PROLIFÉRATIONS DE CYANOBACTÉRIES DANS LES LACS ET RÉSERVOIRS : MODÉLISATION PRÉDICTIVE DANS UN SYSTÈME D'ALERTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques de l'Environnement - Eau: vivre sans risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Créteil, France</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689968v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Freissinet</w:t>
+                <w:t xml:space="preserve">LES PROLIFÉRATIONS DE CYANOBACTÉRIES DANS LES LACS ET RÉSERVOIRS : MODÉLISATION PRÉDICTIVE DANS UN SYSTÈME D'ALERTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Cabal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Zervos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques de l'Environnement - Eau: vivre sans risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817820v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">First real-time monitoring system of fresh-water phytoplanctonic microorganisms: the PROLIPHYC system - Application to Grangent reservoir on the Loire river (France) - Le premier système de surveillance en temps réel des micro-organismes phytoplanctoniques en eaux douces : le système PROLIPHYC - Application à la retenue de Grangent sur la Loire (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Freissinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Cabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">International Symposium on Dams for A Changing World (ICOLD 2012 Kyoto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Commission on Large Dams, 2012, Kyoto, Japon. p 249-271, article Q. 92 - R. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805943v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709659v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Les toitures végétalisées: techniques indispensables pour la construction des bâtiments HQE Ecoquartiers et autres Ecocités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban lakes: interaction between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique "Quelle place pour les toitures végétalisées dans la ville de demain ? Une approche à double échelle "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806167v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Les toitures végétalisées: techniques indispensables pour la construction des bâtiments HQE Ecoquartiers et autres Ecocités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">Journée Technique "Quelle place pour les toitures végétalisées dans la ville de demain ? Une approche à double échelle "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607945v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrographs' attenuation in sewers. Effects on stormwater source control regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+                <w:t xml:space="preserve">Water Quality Monitoring and Lake Ecosystem Modelling: an Integrated Approach to Assess Cyanobacterial Blooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage, Porto Alegre/Brazil, 11-16 September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.No</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698418v1</w:t>
+                <w:t xml:space="preserve">hal-00607945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should intermittency of small-scale turbulence be taken into account for large scale chemical modelling in lakes?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrographs' attenuation in sewers. Effects on stormwater source control regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second IWA Symposium on Lake and Reservoir Management, Grenada (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain. pp.43-56</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage, Porto Alegre/Brazil, 11-16 September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.No</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663302v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban cycle of alkylphenol and bisphenol a: the case of Paris.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should intermittency of small-scale turbulence be taken into account for large scale chemical modelling in lakes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th EuCheMS International Conference on Chemistry and the Environment (ICCE 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Second IWA Symposium on Lake and Reservoir Management, Grenada (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663310v1</w:t>
+                <w:t xml:space="preserve">hal-00663302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of polymeric membrane as passive sampler for aquatic environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urban cycle of alkylphenol and bisphenol a: the case of Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">13th EuCheMS International Conference on Chemistry and the Environment (ICCE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758496v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of polymeric membrane as passive sampler for aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675570v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
+                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
@@ -33203,214 +33203,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
+              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607941v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharges of endocrine disrupting chemicals by combined sewer overflows into receiving water: case-study of the Paris conurbation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Modelling cyanobacteria dynamics in urban lakes: an integrated approach including watershed hydrologic modelling and high frequency data collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607950v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33432,1935 +33449,1918 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Discharges of endocrine disrupting chemicals by combined sewer overflows into receiving water: case-study of the Paris conurbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2011) - Urban Waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758487v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater source control regulation: a hydrological comparison of alternative policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+                <w:t xml:space="preserve">Historique de la contamination des milieux:  cas de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage, Porto Alegre/Brazil, 11-16 September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.No</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698435v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Stormwater source control regulation: a hydrological comparison of alternative policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage, Porto Alegre/Brazil, 11-16 September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.No</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742392v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Talita Silva</w:t>
+                <w:t xml:space="preserve">Historical trends of PCBs, PAHs, PBDEs and alkylphénols in dated sediments from flood plains of the Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djouarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The 11th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758446v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la récupération des eaux de pluie dans la réduction des débordements de réseaux. Le cas du &amp;quot; Village Parisien &amp;quot; à Champigny sur Marne (Ile-de-France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance en temps réel de la qualité de l'eau des milieux récepteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2010, 7ème conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.No</w:t>
+              <w:t xml:space="preserve">Journées Franco-Brésiliennes en Hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698378v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Escoffier</w:t>
+                <w:t xml:space="preserve">Efficacité de la récupération des eaux de pluie dans la réduction des débordements de réseaux. Le cas du &amp;quot; Village Parisien &amp;quot; à Champigny sur Marne (Ile-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Novatech 2010, 7ème conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.No</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758476v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Modélisation des efflorescences de cyanobactéries dans les lacs urbains : application au lac d'Enghien-les-Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758500v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+                <w:t xml:space="preserve">Analyse historique de la contamination en polluants persistants (HAP, PCB, alkylphénols et PDBE) sur le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Djouarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque 2010 du PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758469v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle simplifié pour un système d'alerte des proliférations algales dans les plans d'eau. Illustration sur le lac de barrage de Grangent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical signatures in Lac Pavin (Massif Central, France): New evidences from METANOX program (2006-2008)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Groleau</w:t>
+                <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès interdisciplinaire organisé par la Fédération des Recherches en Environnement du site clermontois : interactions entre les processus physicochimiques et microbiologiques dans l'environnement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762468v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROLIPHYC: a real-time warning, forecasting and monitoring system for receiving waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Geochemical signatures in Lac Pavin (Massif Central, France): New evidences from METANOX program (2006-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensoussan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Calzas</w:t>
+                <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dégrés</w:t>
+                <w:t xml:space="preserve">G. Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès interdisciplinaire organisé par la Fédération des Recherches en Environnement du site clermontois : interactions entre les processus physicochimiques et microbiologiques dans l'environnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762490v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement biogéochimique du lac du Bourget : phosphore, phytoplancton calcite et taux de sédimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROLIPHYC: a real-time warning, forecasting and monitoring system for receiving waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Sarazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Paolini</w:t>
+                <w:t xml:space="preserve">Y. Dégrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.65 - 73</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823893v1</w:t>
+                <w:t xml:space="preserve">hal-00762490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un siècle d'archive sédimentaire sur les apports en HAP, PCB et éléments traces métalliques dans le Lac du Bourget  Impacts de l'urbanisation sur un milieu aquatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jung</w:t>
+                <w:t xml:space="preserve">Fonctionnement biogéochimique du lac du Bourget : phosphore, phytoplancton calcite et taux de sédimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Chebbo</w:t>
+                <w:t xml:space="preserve">Gérard Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Desmet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Winiarski</w:t>
+                <w:t xml:space="preserve">Gérard Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plénières du LCPC Eau et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.65 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762503v1</w:t>
+                <w:t xml:space="preserve">hal-00823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB inventory over the last two decades in sediment cores from two lakes under urban pressure: Lake Bourget (France) and Pampulha Reservoir (Brazil)</w:t>
+                <w:t xml:space="preserve">Un siècle d'archive sédimentaire sur les apports en HAP, PCB et éléments traces métalliques dans le Lac du Bourget  Impacts de l'urbanisation sur un milieu aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vianna Bandeira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Oliveira Nascimiento</w:t>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les plénières du LCPC Eau et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762486v1</w:t>
+                <w:t xml:space="preserve">hal-00762503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l'ingénieur civil en France et au Brésil : Génie environnemental, génie urbain et génie industriel</w:t>
               </w:r>
@@ -35465,414 +35465,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical record of PAH, PCB and trace metal deposition in a french alpine lake from a dated sediment core</w:t>
+                <w:t xml:space="preserve">PCB inventory over the last two decades in sediment cores from two lakes under urban pressure: Lake Bourget (France) and Pampulha Reservoir (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vianna Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Oliveira Nascimiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on Urban Drainage</w:t>
+              <w:t xml:space="preserve">11th International conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762469v1</w:t>
+                <w:t xml:space="preserve">hal-00762486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The historical record of PAH, PCB and trace metal deposition in a french alpine lake from a dated sediment core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
+              <w:t xml:space="preserve">11th international conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823895v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation biogéochimique de l'oxydation anaérobie du méthane dans un lac de cratère, le lac Pavin, Massif Central</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ondes internes et mélange turbulent dans le lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association française de limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Autour du lac du Bourget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Université de Savoie - Le Bourget du Lac, France. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761854v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROLIPHYC: a real-time warning system for phytoplankton blooms. Application to Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35881,206 +35881,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dégrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Control: Managing Stormwater with a Water Balance Approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation biogéochimique de l'oxydation anaérobie du méthane dans un lac de cratère, le lac Pavin, Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Novatech 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Association française de limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761881v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degeneration of basin-scale seiches in a sub-alpine lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36095,841 +36151,910 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Liège Colloquium on Ocean Dynamics and 3rd Warnemünde Turbulence Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of urban wet weather pollution: analysis of PCB and PAH in sediment cores from lake Bourget, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source Control: Managing Stormwater with a Water Balance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on diffuse pollution DPUD 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Proceedings Novatech 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761852v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of internal waves on the spatial distribution of the cyanobacterium Planktothrix rubescens in a deep subalpine lake (Lake Bourget)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Toxic Cyanobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de l'historique des contaminations par les eaux pluviales urbaines dans les sédiments du Lac du Bourget</w:t>
+                <w:t xml:space="preserve">Temporal evolution of urban wet weather pollution: analysis of PCB and PAH in sediment cores from lake Bourget, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1391-1397</w:t>
+              <w:t xml:space="preserve">11th international conference on diffuse pollution DPUD 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742412v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du forçage physique sur la distribution spatiale d'une cyanobactérie: Planctothrix Rubescens</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction de l'historique des contaminations par les eaux pluviales urbaines dans les sédiments du Lac du Bourget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Auvers sur Oise, France</w:t>
+              <w:t xml:space="preserve">GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.1391-1397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761835v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing uncertainties in urban runoff quality models: A benchmarking methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assem Kanso</w:t>
+                <w:t xml:space="preserve">Influence du forçage physique sur la distribution spatiale d'une cyanobactérie: Planctothrix Rubescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.399-'06</w:t>
+              <w:t xml:space="preserve">Journées du GIS Cyanobactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Auvers sur Oise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727149v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of an urban retention pond database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing uncertainties in urban runoff quality models: A benchmarking methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assem Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eduardo von Sperling</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1533 - 1540</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.399-'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727100v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design and analysis of an urban retention pond database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara de Ambrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1533 - 1540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A posteriori analysis of the design and the maintenance of retention ponds in the Ile-de- France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2004, 5ème conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1115-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36939,65 +37064,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des microplastiques dans la Seine Rencontres 2025 du GDR Plastiques Environnement Santé, Juin 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37005,383 +37130,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations méthodologiques et compréhension des dynamiques de transport des MPs dans la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gaspéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating microplastics temporal dynamics, driving mechanisms and giving insights on sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Wien, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From historical plastic pollution to environmental remediation scenarios. A case study in the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vadaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37399,106 +37524,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. , 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passé, présent, futur : de la pollution plastique historique aux scénarios de remédiation dans l’estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Vadaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37526,198 +37651,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and fluxes of microplastics in the watercourses of an agricultural subcatchment (Avenelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in total atmospheric fallout: from lockdown to business-as-usual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37759,73 +37884,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Dublin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and vertical distribution of microplastic within the soil of a sustainable urban drainage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -37834,373 +37959,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Dublin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroutioun Askanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques dans les laisses de crue de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics monitoring in total atmospheric fallout of a suburban and an agricultural site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38242,323 +38367,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième rencontre du GDR Polymères et Océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in sewer sediments of the Parisian combined sewer network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gillet</w:t>
+                <w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, On line, Spain. </w:t>
+              <w:t xml:space="preserve">I.S. River 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839141v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving and spatial variability of miscroplastics in rivers sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+                <w:t xml:space="preserve">Microplastics in sewer sediments of the Parisian combined sewer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Ngoc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. River 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Micro2022 - Plastic pollution from macro to nanoplastic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, On line, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685975v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in total atmospheric fallout: Monitoring in suburban and agricultural sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38600,73 +38725,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38675,123 +38800,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Astrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Microplastics by Pyr-GC-MS in Sediments: Challenges and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38850,73 +38975,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M2 « OSPAR » in a maximum visual accumulation of plastic debris in the Seine estuary National Nature Reserve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -38958,198 +39083,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain. MICRO 2020, Fate and Impact of Microplastics : Knowledge and Responsabilities, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contamination et des effets écotoxiques des microplastiques en estuaire de Seine ; les premiers enseignements du projet Plastic-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Clérandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florane Le Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Créteil, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and microplastics in stormwater and combined sewer overflows in Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39158,137 +39283,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics found in the stomach contents of the European chub (Squalius cephalus) from the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collard France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39333,113 +39458,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Osli, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in rivers: Focus on short-term temporal and spatial variabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounoua Byllel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39454,113 +39579,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of microplastics in a tropical river impacted by a megacity (Saigon River, Ho Chi Minh City, Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Strady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahens Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39575,198 +39700,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC (Society of Environmental Toxicology and Chemistry) Nantes 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First overview of synthetic fibers in indoor and outdoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international conference of Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the microplastics in urban effluents and in the Seine River (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -39795,194 +39920,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fate and impacts of microplastics in marine ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Plouzané (Brest), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of polymeric membranes as passive sampler for aquatic environment: laboratory calibration in an optimized pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of in-situ biodegradation rate constants of nonylphenolic compounds in the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40041,73 +40166,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Quality in urban lakes: from continuous monitoring to forecasting. Application to cyanobacteria dynamics in Lake Enghien (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40116,123 +40241,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Viena, Austria. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cyanobacteria blooms in urban lakes. Application to Lake of Enghien-les-Bains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40241,101 +40366,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briac Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40345,51 +40470,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied du mur. Imaginer les futurs socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -40398,901 +40523,901 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Ponts et Chaussées, Transitions. Les nouvelles annales des Ponts et Chaussées (4), 148p., 2024, 9782859785833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution plastique en estuaire de Seine : imprégnation environnementale, dynamique et impact sur le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIP Seine-Aval, 52 p, 2021, Fascicule Seine-Aval</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebbo Ghassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, Megacities and Global Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasudha Pangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Fenghua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Lentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-100161-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, Mégapoles et Changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasudha Pangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Fenghua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Lentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-200102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agua, Megaciudades y Cambio Climatico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasudha Pangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Fenghua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Lentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Loftus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-300051-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des polluants dans les hydrosystèmes : Actes des sixièmes journées du Diplôme d'études approfondies Sciences et techniques de l'environnement, organisées les 11 et 12 mai 1995 à Créteil et Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ecole Nationale des Ponts et Chaussées, pp.139, 1996, 978-2-85978-255-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des milieux aquatiques: actes des Cinquièmes journées du Diplôme d'études approfondies Sciences et techniques de l'environnement, organisées les 19 et 20 mai 1994 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thévenot Daniel R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'école nationale des ponts et chaussées, pp.234, 1994, 2-85978-223-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejets urbains par temps de pluie: pollution et nuisances : actes des troisièmes journées du diplôme d'études approfondies - Sciences et techniques de l'environnement - organisées les 14 et 15 mai 1992 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ecole nationale des ponts et chaussées, pp.257, 1993, 978-2-85978-193-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41302,91 +41427,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneus et particules d’usure des pneumatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41405,100 +41530,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Blot; J. Désert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des déchets sauvages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Licorne; l'Harmattan, pp.183-185, 2026, 978-2-296-12103-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic and Nanoplastic Removal Efficiency with Current and Innovative Water Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Abdeljaoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41524,105 +41649,105 @@
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khouloud Jlassi; Mehmet A. Oturan; Ahmad Fauzi Ismail; Mohamed Mehdi Chehimi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean Water: Next Generation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-215, 2024, Advances in Science, Technology &amp; Innovation, 978-3-031-48228-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48228-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur les microplastiques en Île-de-France, évolutions méthodologiques depuis 2013 et synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -41631,140 +41756,140 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo N Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Rocher; Sabrina Guerin-Rechdaoui. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seine et les progrès de l’assainissement en Île-de-France : analyse d’une trajectoire de 1875 à 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.120-135, 2024, 979-10-91089-52-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling and analyzing microplastics in rivers: What methods are being used after a decade of research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -41773,408 +41898,408 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang Thi Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Y Zeng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments - An Emerging Matter of Environmental Urgency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-91, 2023, 978-0-443-15332-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-443-15332-7.00013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants of emerging concern in the Seine river basin: Overview of recent research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bigot-Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Springer, pp.355-380, 2021, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic Contamination of Sediment and Water Column in the Seine River Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Alligant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gangnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.4-9, 2020, 978-3-030-45909-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -42219,92 +42344,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastic Debris Flowing from Rivers to Oceans: The Role of the Estuaries as a Complex and Poorly Understood Key Interface. In: T. Rocha-Santos, M. Costa and C. Mouneyrac (Eds.). Handbook of Microplastics in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, p. 1-28, 2020, 978-3-030-10618-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-10618-8_3-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Microplastics in Stormwater and Combined Sewer Overflows in Paris Megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -42313,123 +42438,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-3-030-45909-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic Debris in Urban Water and in Freshwater: Lessons Learned from Research Projects Launched in the Seine Basin Catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -42478,145 +42603,145 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2020, Springer Nature Switzerland AG 2020, 978-3-030-45909-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45909-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plastiques dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42626,73 +42751,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Mougin, F. Douay, M. Canavese, C. Besnard et E. Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols urbains sont-ils cultivables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, pp.182-192, 2020, Edition QUAE Matière à débattre et à décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and Fate of Microplastics in Urban Areas: A Focus on Paris Megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -42715,257 +42840,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wagner M.; Lambert S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Microplastics. The Handbook of Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 58, Springer, 2018, 978-3-319-61614-8,978-3-319-61615-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61615-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic Contamination in Freshwater Systems: Methodological Challenges, Occurrence and Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Imhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Loder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microplastic Contamination in Aquatic Environments: An Emerging Matter of Environmental Urgency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in Different Compartments of the Urban Water Cycle: From the Sources to the Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounoua Byllel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42984,100 +43109,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fate and Impact of Microplastics in Marine Ecosystems; From the Coastline to the Open Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fate and Impact of Microplastics in Marine Ecosystems, 978-0-12-812271-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Pavin Mixing: New Insights from High Resolution Continuous Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43103,304 +43228,304 @@
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Télesphore Sime-Ngando; Pierre Boivin; Emmanuel Chapron; Didier Jezequel; Michel Meybeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.1007/978-3-319-39961-4 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-184, 2016, 978-3-319-39960-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie Urbaine ou comment rendre l'eau transparente dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coutard, Olivier, Lévy, Jean-Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologies urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'eau sous les ponts : 200 ans de coopération entre l'École des ponts et le Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poncioni, Claudia ; Pontual, Virginia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un ingénieur du progrès. Louis-Léger Vauthier entre la France et le Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.437-450, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylphenol ethoxylates and bisphenol A in surface water within a heavily urbanized area, such as Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43409,156 +43534,156 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marinov, A. M. ; Brebbia, C. A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Pollution X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wit Press, pp.131-142, 2010, WIT Transactions on Ecology and the Environment, 978-1-84564-448-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/wp100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.E. Joegensen; M.J. Gromiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Submodels in Water Quality Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.217 - 246, 1989, Chap. 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43568,143 +43693,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'acquisition pour la réalisation de mesures et le prélèvement d'échantillons dans un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Merliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: 12189235.0 - 2204. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43714,51 +43839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in the continental area: an emerging challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -43793,113 +43918,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gestion des risques d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43909,51 +44034,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of environmental contamination by phtalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -43975,81 +44100,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -44059,663 +44184,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE DU PROJET STRITTER (2021-2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET STRITTER (Sept. 2021 - Janv. 2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 75p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’état de contamination de l’axe Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp.36-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des microplastiques &amp;gt; 25 µm sur le bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Ninja Stratmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44723,107 +44848,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport 2022 du programme PIREN-Seine. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastoc : Indicateurs de la pollution en macrodéchets dans l'environnement et estimation des flux issus des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -44845,73 +44970,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Eau environnement et systèmes urbains (LEESU), 61 avenue du Général de Gaulle, 94010 Créteil cedex. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de quantification des microplastiques par Pyr-GC-MS pour l'analyse de sédiments de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -44967,73 +45092,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2021, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATION DES FLUX DE MACRODÉCHETS SUR LE BASSIN DE LA SEINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45042,103 +45167,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rognard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEESU; MTES; UPEC; ENPC. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques en Seine : premières investigations et estimations des flux à l’échelle du bassin de la Seine, dans Flux dans le continuum Homme-Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45190,73 +45315,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la concentration en microplastiques dans le bassin de la Seine lors de la crue de janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Treilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45304,218 +45429,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport PIREN-Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires, témoignages de l'histoire du développement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carbonaro-Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROLIPHYC, Système opérationnel pour la surveillance et l'alerte en temps réel des proliférations phytoplanctoniques : application aux cyanobactéries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45540,87 +45665,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylphénols et bisphénol A dans le bassin de la Seine : Évolution des concentrations et des flux de Marnay à Poses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45641,73 +45766,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'indicateurs et modélisation prédictive des proliférations algales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45729,103 +45854,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement 18 mois du projet Proliphyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45847,73 +45972,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°4 du projet PROLIPHYC (nov. 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -45961,191 +46086,191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité des milieux lacustres à la pression urbaine : expression des traceurs de pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dorioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Metanox, rapport semestriel d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46154,73 +46279,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement 24 mois du projet Proliphyc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46242,73 +46367,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°3 du projet PROLIPHYC (mai 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46356,73 +46481,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°2 du projet PROLIPHYC : novembre 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46444,73 +46569,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement n°1 du projet PROLIPHYC : mai 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -46532,51 +46657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -46586,114 +46711,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation écologique du lac Léman : modèles physiques et biogéochimiques du lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Ecole Nationale des Ponts et Chaussées, 1986. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00523061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId944"/>
+      <w:footerReference w:type="default" r:id="rId947"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -46840,51 +46965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mballo Biaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2026.115350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05533515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05001842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05040743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05095933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31734-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04691845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Mehboob" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Khan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04609944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stratmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buschman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Markus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1386547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Serrao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Juran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04311617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rovelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123354" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04428640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2023.100107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics1020016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03543467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.01.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecarpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.886703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03236190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211254v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.110894" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02430016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113897" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201901015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02098347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02342839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Collard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01992196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.01.045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665768v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2017.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lahens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803370v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201805045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Loozen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oeveren" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00372" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.313" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mokssit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chazerain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#232;res" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01418927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.12.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02297492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tabuchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685976v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-016-0042-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01251430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01252047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136690v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Imhof" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14172" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14167" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01067211v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217189v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.206" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Michaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Forestier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1220-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00809398v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murati" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Aaron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0667-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD4GHNG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.633610" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904269v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00580734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.154" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379262v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.273" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752692v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jezequel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752695v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752713v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Sperling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711823v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarazin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00191-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jaquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024485" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B97Z48GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002234v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Diop" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16965" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251548v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w906-k994" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04421047v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601806v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04589295v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stratmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096682v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert Sylvie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017375v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Markus" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04026876v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096706v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Sefiloglu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brits" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scibetta" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Velzen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04112448v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017445v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04131400v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drake" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Seters" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318074v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brits" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Velzen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Groenewoud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017827v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olthof" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Budhiraja" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108123v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04118103v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phuong" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03885371v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03684231v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Naseem Malik" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790678v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03760718v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03681099v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8065" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709885v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Barbier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700344v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685956v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03697457v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404550v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03154814v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435295v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03134344v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435270v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160545v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6088" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435252v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160527v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269015v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184993v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982636v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02979846v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974481v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974478v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02454525v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02137453v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02476259v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02305330v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rakwe" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01888296v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933171v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sananes" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941439v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maheux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812643v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01891810v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800134v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maheux" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800493v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01951395v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873428v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567754v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collard France" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472705v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahens Lisa" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Thuy Chung" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456766v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Yujie" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456767v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333693v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333692v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01320225v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364951v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324246v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324219v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150549v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01206946v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounoua Byllel" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01195546v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161576v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079548v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01002652v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063498v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989049v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoucq" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Michaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kovacs" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373914v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989451v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862208v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816881v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805959v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cladi&#232;re" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806169v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689968v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zervos" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806167v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698418v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663302v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663310v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758496v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607950v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698435v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698378v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762490v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;gr&#233;s" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823893v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762503v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762486v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vianna Bandeira" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimiento" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762475v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salengros" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. da Silva" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762469v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761854v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761885v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761881v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761836v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuypers" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761852v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761886v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742412v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761835v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727149v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Kanso" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00729079v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082050v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05428819v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056869v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vadaine" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7379" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05166744v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093807v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709980v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839141v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03675715v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675605v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974490v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541494v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324304v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324312v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324232v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968276v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00983284v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862202v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671568v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346778v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cachot" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Halm-Lemeille" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180074v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180160v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Daniel R." TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180122v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05591691v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04515594v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdeljaoued" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04285311v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-15332-7.00013-2" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02553537v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_2" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03027364v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_3-1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873389v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61615-5_4" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800502v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loder" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforsch" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541542v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383184v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_10" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613221v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613223v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613231v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/wp100121" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179690v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Th&#233;venot" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805869v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01132380v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557822v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840625v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006271v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443244v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381331v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766531v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cladi&#232;re" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766510v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766525v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766513v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorioz" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766521v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766511v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766526v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766492v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766491v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523061v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462453v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mballo Biaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2026.115350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05533515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lorke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141640" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Treilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04908405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05001842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05040743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5AY00237K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05095933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111735" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31734-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04691845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Mehboob" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Khan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671573v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04609944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Stratmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Buschman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Markus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1386547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Serrao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Juran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2024.293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhivert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delor-Jestin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123702" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04311617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marziye Molazadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rovelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123354" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04428640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Minier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2023.100107" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics1020016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03543467v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poitou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#251;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.01.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecarpentier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Raymond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.886703" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03335861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gallard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03226728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117352" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03236190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tassin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03113127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Breton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.116847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211254v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasperi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111566" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Strich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141230" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.110894" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02430016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113897" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02310386v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline van Calcar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Alligant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201901015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02098347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00151" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01992196v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.01.045" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02342839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Collard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03083" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665768v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2017.10.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lahens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Boukerma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.02.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803370v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201805045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01396132v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8005-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Loozen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Oeveren" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00372" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.313" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mokssit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chazerain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figu&#232;res" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01665769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01418927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerrouache" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.12.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9548-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592944v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9723-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02297492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tabuchi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blatrix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01770340v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Figueredo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Viana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.06.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685976v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koscielny" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-016-0042-7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01251430v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01252047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dris" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01218608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lorgeoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bont&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.147" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MTCD7Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136690v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Imhof" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14172" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14167" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136837v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.012" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967616v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1818-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845813v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Slim," TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadel," TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Atoui," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.822328" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amacha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lre.12058" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01067211v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bonin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870543v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cladi&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.029" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00870525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.09.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217189v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.206" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lehoucq" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Michaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kovacs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Forestier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00961380v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coursimault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1982-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T95P7FBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1220-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00809398v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rioust" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806297v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Murati" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Oturan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Aaron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dirany" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0667-1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZD4GHNG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1094-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1XB768N9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698564v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deutsch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bompard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2011.633610" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904269v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Ruban" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722662v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.779" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00722663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00642853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Vu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calzas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9446-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00580734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.154" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00379262v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.273" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752692v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jezequel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fonty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarazin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752695v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kanso" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752713v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. von Sperling" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711669v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Briand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leboulanger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Avois-Jacquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oberhaus" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2003.12.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711823v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sarazin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiblier-Lloberas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(00)00191-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779566v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bournet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gayte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontvieille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jaquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024485" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-B97Z48GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548963v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Trang Nguyen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Lemaire" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002234v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Diop" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16965" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394973v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friceau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394765v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine H&#233;nine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10593" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395188v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251548v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w906-k994" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601918v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baratelli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berthe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04421047v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04601806v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04783118v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576102v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04589295v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stratmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533236v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145828v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096682v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibert Sylvie" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04065379v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017391v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017375v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Ninja Stratmann" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Markus" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04026876v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04096706v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. O. Sefiloglu" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brits" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Scibetta" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Velzen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008423v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12960" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017445v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236201v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mostefaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sou&#226;d Bouafia Chergui" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04112448v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04131400v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Drake" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Seters" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04145560v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04318074v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brits" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Velzen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Groenewoud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04017827v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olthof" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Budhiraja" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108123v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04118103v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phuong" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#243;pez Viveros" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03885371v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03684231v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riffat Naseem Malik" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790678v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03760718v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03681099v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8065" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790734v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03525182v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822585v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709885v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Barbier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700344v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685956v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03697457v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107556v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404550v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03154814v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435295v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03134344v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435270v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03149472v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160550v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6027" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03464882v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160545v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6088" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03432959v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435252v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03160527v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269015v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03184993v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982636v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974488v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaillard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03097868v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02979846v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02982631v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974481v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974478v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974485v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556998v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02454525v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172444v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02289384v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02294373v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144807v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02137453v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557211v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02476259v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02305330v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rakwe" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gangnery" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170839v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01888296v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917754v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941439v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Maheux" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933171v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sananes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01802337v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812643v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01891810v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800134v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Maheux" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800493v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01951395v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873428v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01917736v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Strich" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01941074v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01567754v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collard France" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01472705v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahens Lisa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Le Thuy Chung" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Benali" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456766v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Yujie" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456767v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333693v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01333692v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01320225v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01364951v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324246v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324219v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150549v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01206946v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounoua Byllel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329216v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01195546v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01162334v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161576v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01079548v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01002652v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225498v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592988v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01063498v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989049v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoucq" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Michaud" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kovacs" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forestier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bertrand" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373914v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989451v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862208v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00816881v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805959v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cladi&#232;re" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rocher" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806169v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806160v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Penot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Belucci" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806157v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fadel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atoui" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806158v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T Tran Khac" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689968v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zervos" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00817820v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Freissinet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cabal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duflo" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709659v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806167v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607945v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure de Boutray" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Comeau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698418v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663302v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663310v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758496v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande-Bret" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607941v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607950v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758487v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698435v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742392v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Djouarev" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758446v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00698378v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758476v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Escoffier" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758500v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758441v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellami" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762490v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D&#233;gr&#233;s" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823893v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sarazin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762503v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762475v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimento" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salengros" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. da Silva" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762486v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vianna Bandeira" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira Nascimiento" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762469v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00823895v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761885v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freissinet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761854v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thiam" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761836v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuypers" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761881v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761886v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761852v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742412v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761835v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727149v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Kanso" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00729079v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082050v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Diop" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mougin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05428819v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381214v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10584" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05056869v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vadaine" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7379" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05166744v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676103v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#234;" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093807v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04093821v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Gromaire" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03709980v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685975v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03839141v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03675715v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675605v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974490v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898193v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cl&#233;randeau" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florane Le Bihanic" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignet" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pannetier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170901v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541494v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324304v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324312v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01324232v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968276v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00983284v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00862202v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674652v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674654v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Escoffier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671568v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346778v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cachot" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Halm-Lemeille" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180074v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180160v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Daniel R." TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180122v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05591691v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04515594v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abdeljaoued" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48228-1_13" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04795176v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo N Stratmann" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siaap.fr/presse-publications/publications/detail/actualites/nouvelle-publication-la-seine-et-les-progres-de-lassainissement-francilien/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04285311v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Thi Minh Nguyen" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-15332-7.00013-2" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894943v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bigot-Clivot" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_381" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02553537v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_2" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03027364v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10618-8_3-1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02543958v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02526152v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45909-3_3" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02974698v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01873389v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61615-5_4" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01800502v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Loder" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforsch" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541542v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01383184v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jezequel" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_10" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613221v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613223v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613231v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/wp100121" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179690v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Th&#233;venot" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805869v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derkx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Merliot" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sorin" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01132380v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00557822v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00845814v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04396894v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840625v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marconi" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006271v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443244v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381331v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rognard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02453200v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03885884v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766532v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766531v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cladi&#232;re" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766535v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766510v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766525v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766513v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorioz" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766521v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766511v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766526v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766492v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766491v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523061v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>