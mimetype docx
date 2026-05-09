--- v0 (2026-04-01)
+++ v1 (2026-05-09)
@@ -330,235 +330,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the links between smart city and sustainability in public management: a discourse analysis of public managers in Bahrain</w:t>
+                <w:t xml:space="preserve">Senselistening and the Reorganisation of Collective Action During Crisis Management: The Notre-Dame de Paris fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chergui-Darif</w:t>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (3), pp.24-35. </w:t>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (7), pp.941-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59876/a-fcjy-bchj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01708406251323723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316795v1</w:t>
+                <w:t xml:space="preserve">hal-05484144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senselistening and the Reorganisation of Collective Action During Crisis Management: The Notre-Dame de Paris fire</w:t>
+                <w:t xml:space="preserve">Exploring the links between smart city and sustainability in public management: a discourse analysis of public managers in Bahrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cros</w:t>
+                <w:t xml:space="preserve">Mohammed Chergui-Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (7), pp.941-965. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01708406251323723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59876/a-fcjy-bchj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484144v1</w:t>
+                <w:t xml:space="preserve">hal-05316795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur la nature et les causes des risques des nations</w:t>
               </w:r>
@@ -570,51 +570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hors série (HS1), pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,51 +851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser le potentiel de résilience territoriale. Proposition d'un cadre d'analyse par les compétences organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -946,51 +946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la résilience territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberghien B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins en contexte de désertification médicale : un rôle tampon joué par la « chaîne de secours » ? Le cas des sapeurs-pompiers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de la concertation en matière de gestion forestière : le Cas des Dentelles de Montmirail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2617,51 +2617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’hommage au Professeur Robert le Duff Vendredi 11 octobre 2024, IAE de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Caen, Oct 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2699,51 +2699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing institutional change dynamics in public policy fields: a realist literature review on institutional work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Rodriguez-Tabarquino -</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberghien Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2781,51 +2781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable et résilience des territoires face aux risques de catastrophes naturelles : quel rôle pour les labels « tourisme durable » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme durable et résilience des territoires face aux risques de catastrophes naturelles : quel rôle pour les labels « tourisme durable » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,64 +3092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ville intelligente et durabilité dans l'action publique. Mutualisation, superposition ou indifférence ? Le Cas du Bahreïn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chergui-Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3289,433 +3289,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating and managing internal resistance.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Saint</w:t>
+                <w:t xml:space="preserve">Villes intelligentes et inégalités territoriales : quelles actions menées pour lutter contre les inégalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chergui-Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Annual World Open Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">10e Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792053v1</w:t>
+                <w:t xml:space="preserve">hal-03969102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
+                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating and managing internal resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Potz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Serval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Saint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Annual World Open Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792041v1</w:t>
+                <w:t xml:space="preserve">hal-03792053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes intelligentes et inégalités territoriales : quelles actions menées pour lutter contre les inégalités ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiberghien B.</w:t>
+                <w:t xml:space="preserve">Designing local public organizations for the introduction of an institutional logic of co-creation: anticipating conflicts between institutional logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Potz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque AIRMAP, « Proximités et territoires aux défis du management public »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">37th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323998v1</w:t>
+                <w:t xml:space="preserve">hal-03792041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes intelligentes et inégalités territoriales : quelles actions menées pour lutter contre les inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chergui-Darif, M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberghien B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Colloque international AIRMAP</w:t>
+              <w:t xml:space="preserve">10ème Colloque AIRMAP, « Proximités et territoires aux défis du management public »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969102v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience territoriale et résilience financière : Quelle articulation conceptuelle et pratique ? Etude exploratoire sur les stratégies de résilience de 8 villes européennes</w:t>
               </w:r>
@@ -4016,51 +4016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience organisationnelle au sein des SIS : Quels impacts des outils de formation « smart » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un état des pratiques de planification et communication stratégiques des territoires « intelligents ». Une analyse lexicale multidimensionnelle France-Québec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4269,394 +4269,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une caractérisation des territoires résilients : Quels sont les apports d’une perspective par les compétences organisationnelles ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Communication stratégique territoriale et villes intelligentes : une analyse croisée de territoires français et québecois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque International Gestion des Connaissances, Société et Organisation G.E.C.S.O</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468459v1</w:t>
+                <w:t xml:space="preserve">hal-02473068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication stratégique territoriale et villes intelligentes : une analyse croisée de territoires français et québecois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vers une caractérisation des territoires résilients : Quels sont les apports d’une perspective par les compétences organisationnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque International Gestion des Connaissances, Société et Organisation G.E.C.S.O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473068v1</w:t>
+                <w:t xml:space="preserve">hal-02468459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture du risque d’une population : Quelle caractérisation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markolf Jossou</w:t>
+                <w:t xml:space="preserve">Une approche méthodologique pour percevoir la résilience : le cas des forces de l'ordre de type Raid et et police municipale dans un contexte de terrorisme actif après janvier 2015 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bout Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Biennale de l’ENSOSP « L'acceptabilité des risques : une approche pluridisciplinaire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSOSP, Jun 2018, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">IIAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795550v1</w:t>
+                <w:t xml:space="preserve">hal-02055776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche méthodologique pour percevoir la résilience : le cas des forces de l'ordre de type Raid et et police municipale dans un contexte de terrorisme actif après janvier 2015 en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Bout Vallot</w:t>
+                <w:t xml:space="preserve">La culture du risque d’une population : Quelle caractérisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">1ère Biennale de l’ENSOSP « L'acceptabilité des risques : une approche pluridisciplinaire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSOSP, Jun 2018, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055776v1</w:t>
+                <w:t xml:space="preserve">hal-04795550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche méthodologique pour percevoir la résilience : le cas des forces de l'ordre de type Raid et police municipale dans un contexte de terrorisme actif après janvier 2015 en France</w:t>
               </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,51 +4966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager dans l’urgence : entre réflexes et réflexion. Le cas du secours à personne dans la gestion des Accidents Catastrophiques à Effets Limités (ACEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,273 +5068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion du management par les performances dans le management par les valeurs du SDIS 13</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process modelling and public value: performance measurement for emergency assistance services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Paris-Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">2012 European Group of Public Administration annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bergen, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807580v1</w:t>
+                <w:t xml:space="preserve">hal-01807581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modelling and public value: performance measurement for emergency assistance services?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion du management par les performances dans le management par les valeurs du SDIS 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Paris-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Group of Public Administration annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bergen, Norvège</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807581v1</w:t>
+                <w:t xml:space="preserve">hal-01807580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation VS sanctuarisation des Ressources Naturelles du Territoire : représentations de la Forêt et Acceptabilité de l’Implantation de la Filière Bois</w:t>
               </w:r>
@@ -5970,51 +5970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberattaques dans les hôpitaux, universités, administrations… Comment mieux résister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chergui-Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberghien B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6058,51 +6058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience territoriale, l’avenir de la gestion de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markolf Jossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6820,51 +6820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA7F186D"/>
+    <w:nsid w:val="91B964FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7051,51 +7051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-tiberghien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chergui-Darif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fcjy-bchj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04909342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.hs1.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bout Vallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.050.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paris-Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSM.2010.032166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2009.023741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.178.0076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSPM.2007.013836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04948134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez-Tabarquino -" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chergui-Darif, M." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal, R." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud, C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault, A." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05409737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-tiberghien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2956-8639" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Potz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2024.11.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01708406251323723" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chergui-Darif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-fcjy-bchj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04909342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Turc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.hs1.0029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossou Markolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ana&#239;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Solange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markolf Jossou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bout Vallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.050.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paris-Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v6n2p137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSM.2010.032166" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keramidas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2009.023741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.178.0076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPSPM.2007.013836" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04948134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04647414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez-Tabarquino -" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03969102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chergui-Darif, M." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouahri N." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angel&#233;-Halgand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Soldo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelloul Arezki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carmouze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498699v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04150251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal, R." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud, C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324196v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girault, A." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saint Jonsson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2022.15965abstract" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05409737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01177972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>