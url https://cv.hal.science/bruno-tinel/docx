--- v0 (2026-03-25)
+++ v1 (2026-05-07)
@@ -239,209 +239,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contingent convertible bonds and macroeconomic stability in a stock‐flow consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metroeconomica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (4), pp.1112-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/meca.12392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer les contradictions du capitalisme en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons-Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 72 (2), pp.11-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.072.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859213v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03844748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie du développement : la revanche d’Albert Hirschman</w:t>
               </w:r>
@@ -947,51 +947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sous-traitance comme forme contemporaine d’exploitation : les cas de l’Afrique du Sud, de l’Australie et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons-Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rafferty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,446 +1183,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nations and capitalism: a socio-historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rafferty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.405-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01599310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hommage à Joëlle Cicchini (1949-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.5-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.019.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.019.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01695096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Households at the Frontiers of Monetary Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rafferty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.405-421</w:t>
+              <w:t xml:space="preserve">Behemoth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.46-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse économique du travail et de l’emploi: sortir de l’inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailler </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01375693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc CFA: retour sur une monnaie controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kako Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternatives Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 363, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01408487v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Marxisme analytique. Une introduction critique</w:t>
               </w:r>
@@ -1671,2416 +1671,2416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos de &amp;quot;La Grande Bifurcation. En finir avec le néolibéralisme&amp;quot;. Un entretien de Bruno Tinel avec Gérard Duménil et Dominique Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duménil Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.055.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the issue of class structure in Labor and Monopoly Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos EBAPE.br</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.789-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue Documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01010458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inter-firm dependency and employment inequalities: Theoretical hypotheses and empirical tests on French subcontracting relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Radical Political Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), pp.199-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0486613413497912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revisiting the issue of class structure in Labor and Monopoly Capital</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how do capitalists divide labor? From Marglin and back again through Babbage and Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos EBAPE.br</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.254-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2013.775825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are the No-Ponzi Game and the Transversality Conditions Relevant for Public Debt? A Keynesian Appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Documentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25, pp.9-14</w:t>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1-2), pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques clés pour analyser le travail salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum (FO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00663820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les baisses d'impôts accordées depuis vingt-cinq ans ont généré de la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum (FO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.88-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Falquet, De gré ou de force. Les femmes dans la mondialisation, Paris, La Dispute, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.109-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.116.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00577770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book review: The Political Economy of Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.617-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2010.510322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance, Marx et le capitalisme. La dialectique d'un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perchè interessarsi alla nozione di &amp;quot;evidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriregionieuropa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (23), 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. Economie et pluralisme : l'Association française d'économie politique (Afep)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crises du néolibéralisme : processus de révoltes et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.178-192. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 47, pp.100-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...803 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée économique et système capitaliste. Usages contemporains de quelques grands auteurs en économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5, pp.5-8</w:t>
+              <w:t xml:space="preserve">, 2009, 3, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s'intéresser à la notion d' &amp;quot;évidence-based policy&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsch Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perraud Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (200), pp.853-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser les grands auteurs en sciences sociales, un point de vue épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.11-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la crise du néolibéralisme. Un entretien de Bruno Tinel avec Gérard Duménil et Dominique Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47, pp.100-117</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 46, pp.178-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.046.0810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur &amp;quot;Emploi: éloge de la stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Tiers Monde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170-171, pp.303-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Emploi: éloge de la stabilité, C. Ramaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3, pp.11-15</w:t>
+              <w:t xml:space="preserve">, 2008, 2, pp.233-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital et la question nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.140-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.043.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00270169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: Working rich, O. Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3, pp.11-15</w:t>
+              <w:t xml:space="preserve">, 2008, 2, pp.230-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duménil</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture: L'illusion économique, B. Guerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.231-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note critique : Désordre dans le capitalisme mondial, M. Aglietta et L. Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.222-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(note de lecture) &amp;quot;Les fonds de pension. Entre protection sociale et spéculation financière, Sabine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (10-11), pp.1829-1832</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sous-traitance comme moyen de subordination réelle de la force de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tinel</w:t>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 46, pp.178-194. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, premier semestre (41), pp.153-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...525 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traitance dans l'industrie et ineffectivité du droit du travail : une analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2eme semestre (9), pp.35-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4855,190 +4855,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02885461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sortir l'Afrique de la servitude monétaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kako Nubukpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Ze Belinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Moussa Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 2016, 978-2-84303-280-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dette publique: sortir du catastrophisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raisons d'Agir, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306723v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-01375670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi servent les économistes s'ils disent tous la même chose ?</w:t>
               </w:r>
@@ -5354,51 +5354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch 13: The Financialized State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dick Bryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Harvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,90 +5565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de force dans les relations de sous-traitance : un état des lieux des pratiques dans les PME en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elyes Bentabet &amp; Martine Gadille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes sociaux des TPE et PME. Modèles et logiques d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, 2019, 978-2-36630-086-4</w:t>
@@ -6494,51 +6494,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6590,50 +6590,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">State Capture in South Africa: Class formation, Primitive Accumulation, and Nation-State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05595588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Government Solvency, Austerity and Fiscal Consolidation in the OECD: A Keynesian Appraisal of Transversality and No Ponzi Game Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6661,73 +6723,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authority inside the firm: multiple mechanisms of coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6736,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6790,95 +6852,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infortunes de l'austérité. Rétablir la dépense publique pour retrouver la prospérité et la justice sociale, et préparer l'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6888,100 +6950,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORIGINES ET FONCTIONS DE LA HIERARCHIE : TRENTE ANS DE DEBATS, 1968 - 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00935771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6991,91 +7053,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques de la division du travail, endettement public et dynamique macroéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paris 1 Panthéon-Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,1414 +7147,1414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la régulation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pervenche Berès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Demarigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2305.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervenche Berès</w:t>
-[...43 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04177069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique économique aujourd'hui face à la Nation, l'Etat et les rapports de classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maucourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse économique du travail et de l'emploi : sortir de l'inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CFA, une monnaie forte pour des économies faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01390054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyse économique du travail et de l'emploi : sortir de l'inversion</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remettre la dette publique à sa place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remettre la dette publique à sa place</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01375708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fruit est mûr, il faut le cueillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le fruit est mûr, il faut le cueillir</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonctionnement des comptes d'opérations et leur rôle dans les relations entre la France et les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports de force au cœur des relations de sous-traitance : conséquences sur les relations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Government Solvency, Austerity and Fiscal Consolidation in the OECD: A Keynesian Appraisal of Transversality and No Ponzi Game Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement durable et contribution de la méthode EBP en sciences sociales : une ébauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Légé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépendance interentreprises et inégalités d'emploi : hypothèses théoriques et tests empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labour process and the division of labour, a reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00435252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-firm dependency and employment inequalities : Theoretical hypotheses and empirical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The two sides of command in organizations: reading Marx again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endettement public et redistribution en France de 1980 à 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00084093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques à propos du déterminisme technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx, organisation et exploitation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...260 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8502,1730 +8564,1812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From minimising harm to maximising potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Desmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhyan Saravanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16th AIDSImpact Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSUP, May 2025, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as rent and exchange-value: The rise of offices venality in France 1467-1604</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire Political economy and public finance of Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rente, politique et valeur d’échange : l’émergence de la vénalité des offices entre le XVe et le XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFEP-IIPPE, Penser l'économie de demain et le futur de l'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politics as rent and exchange-value : the rise of offices venality in France 1467-1604</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Etat prédateur" - MSH Paris Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rise of Office Venality in France: 1467-1604, the Advent of a New Class of Financial Assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History, money and the macroeconomy: Discussing recent trends in contemporary political economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor de la vénalité des offices (1467-1604) : l'avènement d'une nouvelle catégorie d'actif financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles économiques et l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de force au cœur des relations de sous-traitance : conséquences sur les relations de travail en France à partir de l’enquête REPONSE 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Sepol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports de dépendances dans le travail en temps de crise : une illustration par la vulnérabilité des preneurs d’ordres en France à partir de l’enquête REPONSE 2010-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation et dette publique : des liens étroits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PENSER L'ÉMANCIPATION, IIe colloque international, Université Paris-Ouest Nanterre, 19 - 22 février 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de sous-traitance et de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les relations professionnelles à l’épreuve des pratiques, des lois et du contexte économique », DARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde avec Jacques Bidet autour de &amp;quot;Penser le néocapitalisme. Vie, capital et aliénation&amp;quot; de Stéphane Haber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PENSER L'ÉMANCIPATION, IIe colloque international, Université Paris-Ouest Nanterre, 19 - 22 février 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les conséquences sur les relations de travail des rapports de force au cœur des relations de sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième congrès de l'AFEP, "L'économie politique, science sociale et/ou outil de politique économique ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization and Public Debt: some indicators and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Initiative for Promoting Political Economy (IIPPE), Fourth Annual Conference in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la dette publique en lien avec la dynamique du capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'émancipation, Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations récentes du courant dominant en économie lui permettent-elles de (mieux?) rendre compte du capitalisme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une épistémologie du capitalisme - Séminaire d'équipe SOPHIAPOL 2010-2011, Paris Ouest Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public debt in France and in Europe: A long term analysis through national accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digging Out from Crisis and Austerity in Europe and the United States, PERI University of Massachussetts Amherst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00590924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern State Formation and Class Structure, a Few Remarks from Norbert Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Neoliberalism and the Crises of Economic Science", International Conference organised by International Initiative for Promoting Political Economy (IIPPE), TSSA, GLOPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00596254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggling for Political Economy: an Institutional Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Neoliberalism and the Crises of Economic Science", International Conference organised by International Initiative for Promoting Political Economy (IIPPE), TSSA, GLOPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00596253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamics of public debt and tax cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facoltà Di Economia, Università Roma Tre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réductions d'impôts et dette publique : un lien à ne pas occulter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les finances publiques après la crise, Journées d'étude de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Embedded State and Social Provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social provisioning, embeddedness, and modeling the economy AJES 2010 Workshop, University of Missouri-Kansas City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tax cuts in the public debt crisis, a SFC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10241,155 +10385,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Stabilising an Unequal Economy? - Public Debt, Financial Regulation, and Income Distribution -" 14th Conference of the Research Network Macroeconomics and Macroeconomic Policies (FMM) Hans Böckler Stiftung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements for the political economy of public debt and tax cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10405,73 +10467,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference in Political Economy : Beyond the crisis / organised by the IIPPE (International Initiative for Promoting Political Economy) and the Greek Scientific Association of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rethymno, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable et ses contradictions : contribution de la méthode EBP aux approches institutionnalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Légé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10487,712 +10549,712 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La problématique du développement durable vingt ans après, CLERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lille, France. pp.NS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s’intéresser à la notion d’ « Evidence based Policy » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture et Développement Durable dans les problématiques d'Evidence Based Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtm.200.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologie et division du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La technique: l'impensé du politique, colloque organisé dans le cadre du cluster ERSTU de la Région Rhône Alpes. A l'initiative des équipes LEPS-STOICA et EVS-EDU de l'INSA de Lyon et de l'équipe LEPS-GREPH de l'IEP de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braverman on the labour process: the problem of class structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixth Historical Materialism Annual Conference, SOAS and Birkbeck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation de la &amp;quot;science économique&amp;quot; depuis les années 1960. Quelques éléments d'analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARESER, IHMC ENS Ulm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00354977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positive contribution of Braverman on the labour process: the problem of class structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Research Workshop in Political Economy, "The crisis, interdisciplinarity and alternatives", IIPPE, Middle East Technical University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-firm dependence and job inequalities, hypotheses and tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalism in Crisis, SASE 2009, Sciences Po, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-contracting relations and the subordination process of labour to capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Materialism Annual Conference, SOAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00339558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la notion d’« Evidence based Policy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11251,941 +11313,941 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Les mots du développement : genèse, usages et trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un état de l'art systématique selon des critères explicites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Etape EBP-Biosoc/MAP, «Agriculture et développement durable dans les problématiques d'"Evidence based policies"», ANR, AgroParisTech - Engref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-contracting: an analysis based on French industry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perraudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIPPE International Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Procida, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinterpréter la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Socioéconomie, CLERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlining research programmes in economics, a first step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity, agriculture and environmental justice: a meeting to discuss and debate issues in interdisciplinary research, Interdisciplinary Workshop, EERU, University of the Western Cape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinterpreting the core/periphery hypothesis in the case of French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Industrial Relations Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour mobilisation strategies by order taker firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation marxiste de la sous-traitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perraudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Marx International 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division du travail et commandement, retour à Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Contributions récentes à l'économie politique du capitalisme contemporain, Clerse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From division of labour to aggregate demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Evolutionary Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommes nous sortis de l'État social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liem Hoang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12201,73 +12263,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État et régulation sociale comment penser la cohérence de l'intervention publique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette publique et redistribution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12283,306 +12345,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Finances Publiques et Redistribution Sociale (Société Française de Finances Publiques, GREEF, GERAP), Lille 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lille, France. pp.329-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Division du travail et démocratie dans l'entreprise à partir de Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workplace Democracy Workshop, UCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Louvain-La Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division of labour and agregate demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Post Keynesian Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État social et sous-traitance. Quelles transformations des dépendances dans le travail?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État et régulation sociale, comment penser la cohérence de l'intervention publique?, INHA, Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la relation de service au triangle des tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gloukoviezoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude Action Concertée Incitative Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00271389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'crise' du fordisme : une reinterpretation postkeynesienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liem Hoang-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12598,147 +12742,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ADEK, The Political Economy of Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00271391v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00271389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId228"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12806,51 +12868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6BB33BA"/>
+    <w:nsid w:val="394CF4BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13037,51 +13099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.10091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons-Vignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12392" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.070.0149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.295.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafferty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.063.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bryan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil G&#233;rard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.775825" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522192v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2010.510322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dum&#233;nil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.046.0810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Hoang-Ngoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ze Belinga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Moussa Dembele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rafferty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-Finance-Studies/Borch-Wosnitzer/p/book/9781138079816" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expressaopopular.com.br" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270905v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00935771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervenche Ber&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demarigny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2305.0067" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966988v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391240v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084093v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Desmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyan Saravanja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953631v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987618v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561629v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590926v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354977v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382512v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271278v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264786v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271390v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271384v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.10091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kremer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/meca.12392" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859213v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons-Vignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0098" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.070.0149" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955449v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.295.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rafferty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.063.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01788075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599310v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695096v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.019.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Bryan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408487v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil G&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Levy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perraudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0486613413497912" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.775825" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azizi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00663820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.116.0125" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2010.510322" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kirsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsch Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perraud Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.200.0853" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dum&#233;nil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.046.0810" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270169v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.043.0140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266380v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Hoang-Ngoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375670v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ze Belinga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Moussa Dembele" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Rafferty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Critical-Finance-Studies/Borch-Wosnitzer/p/book/9781138079816" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expressaopopular.com.br" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionslesliensquiliberent.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270905v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00935771v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pervenche Ber&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demarigny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2305.0067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391233v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825446v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542504v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;g&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379702v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196377v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122346v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Desmond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhyan Saravanja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543969v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953631v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477086v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859109v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590924v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596254v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590926v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522183v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532585v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271278v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271379v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270903v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264786v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271390v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271384v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gloukoviezoff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00271391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>