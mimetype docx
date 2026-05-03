--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -72,26034 +72,26293 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t>
+                <w:t xml:space="preserve">Acquérir des données de terrain de qualité en améliorant les capteurs et leur mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leire Sandonís-Pozo</w:t>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
+                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.17-34, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560736v1</w:t>
+                <w:t xml:space="preserve">hal-05585651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year dataset of georeferenced unproductive vines in a southern France Mediterranean vineyard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Valloo</w:t>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girardot</w:t>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Faure</w:t>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65, pp.112626. </w:t>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112626⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05556578v1</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of handheld low-cost multispectral sensors for decision support in viticulture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the benefits of auto-steering on driving conditions in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Oger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05157570v1</w:t>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.163-170, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart irrigation in Mediterranean countries: Adoption and policy challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Borra-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulin Zhang</w:t>
+                <w:t xml:space="preserve">Jose M. Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Pichon</w:t>
+                <w:t xml:space="preserve">Kamal Aberkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Rachid Lahlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05223516v1</w:t>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1143-1150, 2025, 978-90-04-72523-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset of three vine water status indicators, weather records and soil available water capacity components collected from a rain-fed Mediterranean vineyard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A low-cost approach for site-specific nitrogen application: a use case in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04920693v1</w:t>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.153-162, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Features Extracted from Use of kNN Regressor to Improve Sugarcane Crop Yield Prediction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Downscaling crop data from low-resolution sensors for fine-scale monitoring: the case of grape yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05121290v1</w:t>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.894-900, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards estimating the proportion of dead and missing vines at the field level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Studying digital tools for mechanical weeding to better grasp the adoption of precision farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05038423v1</w:t>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1089-1098, 2025, 978-90-04-72523-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing satellite temporal series data under cloudy conditions: Application in predicting rice growth phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applications of Optical Sensing of Crop Health and Vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Anastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Fountas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Suseno</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F M Afendi</w:t>
+                <w:t xml:space="preserve">Jose Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05280364v1</w:t>
+              <w:t xml:space="preserve">Sensing Approaches for Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.333-367, 2021, Progress in Precision Agriculture, 9783030784300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78431-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative and low cost acquisition chain for collecting spatialized observations in agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crestey</w:t>
+                <w:t xml:space="preserve">Support to decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Colizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05326640v1</w:t>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The digital Méditerranean farm in the south of France : a model farm to facilitate the appropriation of precision farming tools and methods for wine growers and advisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05199121v1</w:t>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.336-347, 2020, 978-0-12-818373-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting digital challenges in the sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04678463v1</w:t>
+              <w:t xml:space="preserve">"Viticulture and Wine" - Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 p., 2016, Dossiers d'Agropolis International</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relever les défis du numérique pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04411393v1</w:t>
+              <w:t xml:space="preserve">« Vigne et Vin » - Les dossiers d’Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 p., 2015, Dossiers d'Agropolis International</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to better estimate bunch number at field level?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vineyard mechanization effort and development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Brady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05527425v1</w:t>
+              <w:t xml:space="preserve">Vineyard Mechanization: development and status in the United States and in major Grape Producing Regions of the world. Eds. J. R. Morris and P. L. Brady, American society for horticultural science, USA, Alexandria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morris J.R., pp.12, 2011, 978-0-9830932-1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is a systematic two-dimensional EMI soil survey always felevant for vineyard production management? A test on two pedologically contrasting mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Progress in Soil Science 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775496v1</w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-481-8858-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational sampling designs for poorly accessible areas based on a multi-objective optimization method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field scale model of the spatio-temporal vine water status in a viticulture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Precision Agriculture 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566087v1</w:t>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 992 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leafiness-LiDAR index and NDVI for identification of temporal patterns in super-intensive almond orchards as response to different management strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Viticultura de precisión y estado hídrico. II: Comportamiento cuantitativo y cualitativo de las zonas intra-parcelarias definidas a partir de la cartografía de potenciales hídricos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Escolà</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heywang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...12561 lines deleted...]
-                <w:t xml:space="preserve">hal-02586529v1</w:t>
+              <w:t xml:space="preserve">Viticultura de precisión y estado hídrico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Sandonís-Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.102007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the benefits of auto-steering on driving conditions in viticulture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A two-year dataset of georeferenced unproductive vines in a southern France Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474731v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.112626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart irrigation in Mediterranean countries: Adoption and policy challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Lahlali</w:t>
+                <w:t xml:space="preserve">MRTS-Boosting: A Quality-Aware Multivariate Time Series Classification Framework for Robust Rice Detection Under Cloud Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayu Suseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Wijayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kusman Sadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farit Mochamad Afendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05474752v1</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (7), pp.1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs18071025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost approach for site-specific nitrogen application: a use case in viticulture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A dataset of three vine water status indicators, weather records and soil available water capacity components collected from a rain-fed Mediterranean vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474733v1</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling crop data from low-resolution sensors for fine-scale monitoring: the case of grape yield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Potential of handheld low-cost multispectral sensors for decision support in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Girardot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474740v1</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-025-10259-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying digital tools for mechanical weeding to better grasp the adoption of precision farming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leo Pichon</w:t>
+                <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05474745v1</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Optical Sensing of Crop Health and Vigour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-Features Extracted from Use of kNN Regressor to Improve Sugarcane Crop Yield Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Antonio Falaguasta Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rizzo Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Carlos Guimarães Pedronette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing Approaches for Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05009148v1</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17111846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Towards estimating the proportion of dead and missing vines at the field level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02942699v1</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital Méditerranean farm in the south of France : a model farm to facilitate the appropriation of precision farming tools and methods for wine growers and advisors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crestey</w:t>
+                <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05012258v1</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.127773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting digital challenges in the sector</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A collaborative and low cost acquisition chain for collecting spatialized observations in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Viticulture and Wine" - Les Dossiers d'Agropolis International</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02795860v1</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.111113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis du numérique pour la filière</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing satellite temporal series data under cloudy conditions: Application in predicting rice growth phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Suseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wijayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Sadik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F M Afendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vigne et Vin » - Les dossiers d’Agropolis International</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02795859v1</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.101378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard mechanization effort and development in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vineyard Mechanization: development and status in the United States and in major Grape Producing Regions of the world. Eds. J. R. Morris and P. L. Brady, American society for horticultural science, USA, Alexandria</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02595611v1</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a systematic two-dimensional EMI soil survey always felevant for vineyard production management? A test on two pedologically contrasting mediterranean vineyards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to better estimate bunch number at field level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Soil Science 1</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-02823133v1</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field scale model of the spatio-temporal vine water status in a viticulture system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture 2009</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02820991v1</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticultura de precisión y estado hídrico. II: Comportamiento cuantitativo y cualitativo de las zonas intra-parcelarias definidas a partir de la cartografía de potenciales hídricos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vandôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Heywang</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viticultura de precisión y estado hídrico</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.3072-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-024-10190-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational sampling designs for poorly accessible areas based on a multi-objective optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 445, pp.116888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leafiness-LiDAR index and NDVI for identification of temporal patterns in super-intensive almond orchards as response to different management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sandonís-Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.127278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping grape production parameters with low-cost vehicle tracking devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-024-10125-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une cartographie régionale de l’état hydrique de la vigne basée sur des observations collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahier technique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Castrignanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to better estimate bunch number at vineyard level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.27 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new criterion based on estimator variance for model sampling in precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.107184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilab AgroTIC pour aller à la rencontre des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.133-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of main factors affecting the within-field spatial variability of grapevine phenology and total soluble solids accumulation: towards the vineyard zoning using auxiliary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.253-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09836-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of shoot growth: a simple and operational decision-making tool for monitoring vine water status in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.235-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of functional analysis applied to Sentinel-2 time-series to assess relevant agronomic parameters at the within-field level in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of N-CovSel for Variable Selection: A Case Study on Time-Series of Multispectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Cheraïet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.872646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frans.2022.872646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement du numérique en agriculture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.157-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a regional mapping of vine water status based on crowdsourcing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local influence of climate on grapevine: an analytical process involving a functional and Bayesian exploration of farm data time series synchronised with an eGDD thermal index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.301-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Longchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizzie Sagoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is It Possible to Assess Heatwave Impact on Grapevines at the Regional Level with Time Series of Satellite Images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12030563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining target sampling with within field route-optimization to optimise on field yield estimation in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.432-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09744-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (2), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.3102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazing livestock: a sector poorly equipped with digital tools with specific needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Fourcaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 247, pp.97-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Montazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langrume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which routes for optimal yield sampling in viticulture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.4893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the optimal strategy to decide on sampling route always the same from field to field using the same sampling method to estimate yield?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (1), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.1.3334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Arnold Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an empirical model to estimate the spatial variability of grapevine phenology at the within field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09657-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new localized sampling method to improve grape yield estimation of the current season using yield historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.445-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09644-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge discovery and unsupervised detection of within-field yield defective observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.645-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing ranked set sampling and ancillary data to improve fruit load estimates in peach orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uribeetxebarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martínez Casasnovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.104931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.104931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to measure and report within-field variability: a review of common indicators and their sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.562-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9598-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using spatial information for evaluating the quality of prediction maps from hyperspectral images: A geostatistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Gowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Li Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1077, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.05.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment construire une exploitation en agriculture numérique : retour d'expérience du Mas numérique dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An optimisation-based approach to generate interpretable within-field zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9584-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.278-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of Sentinel-2 satellite images to monitor vine fields grown at a territorial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A general method to filter out defective spatial observations from yield mapping datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.789-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-017-9555-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal stability of within-field variability of total soluble solids of grapevine under semi-arid conditions: a first step towards a spatial model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.1.1782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment observer les usages de l'agriculture numérique permet de mieux accompagner les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/LLW3BS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to define the optimal grid size to map high resolution spatial data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.957-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9566-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systemic approach to identify relevant information provided by UAV in precision viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/sk6m7b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking the transpirable soil water content of a vineyard to predawn leaf water potential measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of sink-size estimation for within-field zone delineation in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urretavizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-016-9450-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach for zoning irregularly-spaced, within-field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2017.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing and pooling resources in common infrastructures is essential to accelerate research and diffusion of digital innovations in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.55-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test of sampling methods to optimize the calibration of vine water status spatial models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.365-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-017-9523-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of digital elevation models obtained from unmanned aerial vehicles for precision viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (3), pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.3.1177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farm management information systems: current situation and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fountas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tsiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavaliris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.40-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of multispectral airborne imagery to improve yield sampling in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.74-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9407-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of phenology in two irrigated grapevine cultivar growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.218-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9418-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les drones en viticulture, quels enjeux, quels services ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besqueut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besqueut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oenological significance of vineyard management zones delineated using early grape sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urretavizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.111-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-013-9342-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mesurer la contrainte hydrique de la vigne, de la plante au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/0he1-h694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of an empirical spatial prediction model of vine water status for irrigation management in a grapevine field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are precision agriculture tools and methods relevant at the whole vineyard scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-012-9268-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovation technologiques : quels enjeux pour la viticulture française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (10), pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping grapevine (Vitis vinifera L.) water status during the season using carbon isotope ratio (δ13C) as ancillary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (3), pp.307-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2013.12125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (Suppl 1), pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/18756891.2013.818185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment favoriser l’initiative pédagogique : l’expérience de Montpellier SupAgro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand angle, la lettre d’information de la Conférence des Grandes Ecoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal stability of within-field patterns of NDVI in non irrigated Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kazmierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small catchment agricultural management using decision variables defined at catchment scale and a fuzzy rule-based system: a mediterranean vineyard case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.2649-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11269-011-9831-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remote sensing in orchards: influence of canopy architecture and observation conditions on uncertainties associated to key canopy characteristics estimates based on 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Poilvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 919, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.919.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinefera L.) water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D approximation of realistic 3D vineyard row canopy representation for light interception (fIPAR) and light intensity distribution on leaves (LIDIL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2011.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial extrapolation of the vine (Vitis vinifera L.) water status: a first step towards a spatial prediction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (2), pp.143-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-009-0170-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A segmentation algorithm for the delineation of agricultural management zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacir Pedroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluación del interés del índice NDVI para la delimitación de unidades de manejo diferenciado en una explotación vitícola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzaga Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Luisa Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fuentemilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urretavizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Teledetección</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and significance of sources of spatial variation in grapevine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00066.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model for the spatial prediction of water status in vines (Vitis vinifera L.) using high resolution ancillary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.358-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9164-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander B. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit historique sur la mécanisation de la vendange en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (4), pp.82-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A technical opportunity index adapted to zone-speciﬁc management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Poilvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), p. 130 - p. 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-010-9160-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping soil units within a vineyard using statistics associated with high-resolution apparent soil electrical conductivity data and factorial discriminant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 153 (1-2), pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imagerie aérienne : application à la caractérisation des potentiels viticoles et oenologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (932-933-934), pp.507-517</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to assess the spatial variability of vine water status ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Ortega-Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.203-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A technical opportunity index based on mathematical morphology for site-specific management using yield monitor data : application to viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcbratney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.101-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9053-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to assess the spatial variability of vine water status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ortega-Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (4), pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagerie aérienne : application à la caractérisation des potentiels viticoles et œnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (932-933-934), pp.507-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of high spatial resolution information to define within vineyard zones related to vine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), p. 285 - p. 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whithin-field temporal stability of some parameters in viticulture : potential toward a site specific management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management zone delineation using a modified watershed algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Poilvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), p. 233 - p. 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9067-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision viticulture data analysis using fuzzy inference systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00127934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing research on effects of top layer rice fog drop interception on pesticide spraying distribution in rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyuan Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuqian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816893v1</w:t>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the Chinese Society of Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.114-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the quality of pesticide spraying distribution based on DGPS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the Chinese Society of Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (4), pp.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement différentiel linéaire de données GPS brutes pour la localisation autonome ou multicapteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (6), pp.727-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuzzy multi-criteria decision making for long cane pruning: a system for standard and complex vine configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J.B. Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12, pp.877-889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image analysis for pruning long wood grape vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J.B. Mcfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 66, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jaer.1996.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-building workshop approach to promote digital tool adoption among smallholder farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.1159-1167, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-cost sensor geolocating multispectral measurements at plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pount</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPC, Jun 2025, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of robotic into crop management system and farmers appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World FIRA, the Global event for agricultural robots in action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIRA, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Designing relevant precision agriculture training courses for technical advisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1075-1081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158719v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing relevant precision agriculture training courses for technical advisors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1075-1081, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_135⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158745v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">92. A statistical test to evaluate the relevance of auxiliary time series to predict another time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              <w:t xml:space="preserve">, DISTAL, Jul 2023, Bologna, Italy. pp.731-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Tisseyre</w:t>
+                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vandôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229111v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping grape yield with low-cost vehicle tracking devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.555-561, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_70⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569657v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">92. A statistical test to evaluate the relevance of auxiliary time series to predict another time series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DISTAL, Jul 2023, Bologna, Italy. pp.731-738, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_92⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217719v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mapping grape yield with low-cost vehicle tracking devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.555-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569631v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364106v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">80. How to best compare remote sensing data versus proximal sensing data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Vanrenterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.635-642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of precision agriculture across Europe: a case study on remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pavlenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. Griepentrog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.805-812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different aspatial and spatial indicators to assess performance of spatialized crop models at different within-field scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising within-field variability of vine water status with simple visual observations of shoot growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.179-186, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_20⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.821-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837317v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the potential of a new low-cost multispectral sensor for decision support in agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Potential of temporal series of Sentinel-2 images to define zones of vine water restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fornieles Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Rousseau</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.411-418, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_49⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.543-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837298v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_93⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837333v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.821-827, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_98⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837145v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of temporal series of Sentinel-2 images to define zones of vine water restriction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characterising within-field variability of vine water status with simple visual observations of shoot growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.543-550, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_65⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329855v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Testing the potential of a new low-cost multispectral sensor for decision support in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.411-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837231v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mas Numérique: A new model to promote on-farm innovation among digital service providers and to support adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of mean field yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.669-676, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of regulation on autonomous crop equipment in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Canavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Ehlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.711-717, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it relevant to account for grapevine phenology in time series of satellite images?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.163-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the sources of chlorophyll-content variability in banana fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.299-305, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production gap analysis: an operational approach to yield gap analysis using historical high-resolution yield data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.75-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Napoli, Italy. pp.350-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining target sampling with route-optimization to optimise yield estimation in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPA 2019 - 12th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.173-179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a functional Bayesian method to analyse time series data in precision viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.67-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage sous contraintes en viticulture de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Francophones de Programmation par Contraintes (JFPC 2018 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amiens, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01924365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating yield datasets : an opportunity to improve data filtering algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Génération de cartes interprétables-application à l'agriculture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Conference on Precision Agriculture. ECPA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Rencontres de TheoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785008v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de cartes interprétables-application à l'agriculture de précision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Simulating yield datasets : an opportunity to improve data filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de TheoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">11. European Conference on Precision Agriculture. ECPA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733607v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and quantitative evaluation of interpretable maps in precision agriculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards an empirical spatial model to estimate the spatial variability of the total soluble solids of grapevine at the within field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Verona, Italy. pp.343-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1188.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736278v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an empirical spatial model to estimate the spatial variability of the total soluble solids of grapevine at the within field scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Generation and quantitative evaluation of interpretable maps in precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 226 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607180v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoFIS: an R-based open source software for analyzing and zoning spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The R user Conference 2016. UseR 2016 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of plateau-approximated fuzzy zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International symposium on spatial accuracy assessment in natural resources and environmental sciences, Accuracy 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Plateau-Approximated Fuzzy Zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des nouvelles technologies pour réduire l'utilisation des intrants phytosanitaires : comment les avancées et les innovations technologiques peuvent nous permettre de réduire l’utilisation des intrants phytosanitaires?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of temporal stability of within-field variability for total soluble solids in four irrigated grapevines growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Recherche Eco-phyto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Precision Agriculture-ECPA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.471-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602077v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to define the size of a sampling unit to map high resolution spatial data?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Viticulture et révolution digitale ? Enjeux des nouveaux services numériques au profit des productions vitivinicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Precision Agriculture-ECPA 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SITEVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602075v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of temporal stability of within-field variability for total soluble solids in four irrigated grapevines growing under semi-arid conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des nouvelles technologies pour réduire l'utilisation des intrants phytosanitaires : comment les avancées et les innovations technologiques peuvent nous permettre de réduire l’utilisation des intrants phytosanitaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Precision Agriculture-ECPA 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Recherche Eco-phyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602074v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture et révolution digitale ? Enjeux des nouveaux services numériques au profit des productions vitivinicoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to define the size of a sampling unit to map high resolution spatial data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITEVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. European Conference on Precision Agriculture-ECPA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.413-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602078v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Como la viticultura de precision permite redefinir el muestro espacial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charla magistral en la facultad de ciencias agrarias de la universidad de Talca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Talca, Chile. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Operational Constraints to Optimize Differential Harvest in Viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.487-494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment la viticulture de précision permet de repenser l’échantillonnage spatial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18émes journées du GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence du millésime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599425v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la viticulture de précision permet de repenser l’échantillonnage spatial ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of spatial variability of water status in a rain fed vineyard in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urretavizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Luisa Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du millésime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.459-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599428v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of spatial variability of water status in a rain fed vineyard in Spain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.459-465</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599421v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation technologique : quels enjeux pour l’avenir de la viticulture française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.M. Whelan</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599422v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation technologique : quels enjeux pour l’avenir de la viticulture française ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La viticulture de précision : état des lieux après plus de dix ans d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SITEVI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268005v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viticulture de précision : état des lieux après plus de dix ans d’expérience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Within-field zoning using a region growing algorithm guided by geostatistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITEVI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.24</w:t>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.313-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599429v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-field zoning using a region growing algorithm guided by geostatistical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spatial variability of drip irrigation in small vine fields of south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.313-319</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.251-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599423v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of drip irrigation in small vine fields of south of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.251-257</w:t>
+              <w:t xml:space="preserve">18émes journées du GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599424v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-field zoning using a region growing algorithm guided by geostatistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision viticulture: state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of data from a wireless sensors network: application to frost alert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18émes journées du GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le semi-variogramme : exemple d’utilisation pour l’échantillonnage spatialisé et l’estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HélioSPIR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy segmentation algorithm for yield-protein zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806031v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">A fuzzy segmentation algorithm for yield-protein zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Whelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506207v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open source software for modelling using agro-environmental georeferenced data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How to sample to calibrate a spatial model : application for modelling wine water status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scolach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. p. 1074 - p. 1081</w:t>
+              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811739v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to sample to calibrate a spatial model : application for modelling wine water status.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Open source software for modelling using agro-environmental georeferenced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Scolach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 6 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. p. 1074 - p. 1081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735614v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing systems embedded in machines: towards a better Management of operations in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Vineyard Mechanization and Grape and Wine Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Piacenza, Italy. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are precision agriculture tools and methods relevant at the whole vineyard scale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne thermography of vines canopy : effect of the atmosphere and mixed pixel on observed canopy temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conférence européenne sur l'Agriculture de Précision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00614783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données historiques pour caractériser le Millésime en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Terroir Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Soave, Italie. p. 10 - p. 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la température de canopée de la vigne par imagerie infrarouge thermique à moyenne altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Proxi-détection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Avignon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander B. Mc Bratney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EFITA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie aérienne : application à la caractérisation des potentiels viticoles et œnologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Congrès Mondial de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Verona, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of high spatial resolution information to define within-vineyard zones related to vine water status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Is systematic EMI two dimensional soil survey suitable for vineyard production management? A test on two pedologically-contrasted Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Conference on Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurosoil 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823556v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it relevant to consider remote sensing information for targeted plant monitoring ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The potential of high spatial resolution information to define within-vineyard zones related to vine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Terroir Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Skiathos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592092v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is systematic EMI two dimensional soil survey suitable for vineyard production management? A test on two pedologically-contrasted Mediterranean vineyards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Is it relevant to consider remote sensing information for targeted plant monitoring ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nyon, Switzerland. pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752796v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of methodologies and technologies for implementing precision agriculture in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congresso Brasileiro de Viticultura e Enologia Quando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bento Gonçalves, Brazil. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. GESCO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the spatial variability of the vine water status at a within field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium of GESCO (Groupe d’Etude des Systèmes de COnduite de la vigne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porec, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00110312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies to characterize spatial variability in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VI international congress on terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision viticulture : within vineyard variability and temporal stability in yield and harvest quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Viticulture de précision et état hydrique. I: Cartographie du potentiel hydrique et intérêt pour le zonage à un niveau intra-parcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heywang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International symposium of GESCO (Groupe d'Etude des Systèmes de COnduite de la vigne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Geisenheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592091v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viticulture de précision et état hydrique. I: Cartographie du potentiel hydrique et intérêt pour le zonage à un niveau intra-parcellaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Precision viticulture : within vineyard variability and temporal stability in yield and harvest quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Geisenheim, Allemagne</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764104v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision viticulture and water status : mapping the predawn water potential to define within vineyard zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heywang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Fruit, nut and vegetable production engineering symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viticulture de précision et état hydrique. II : Comportement quantitatif et qualitatif de zones intra-parcellaires définies à partir de la cartographie des potentiels hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heywang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International symposium of GESCO (Groupe d'Etude des Systèmes de COnduite de la vigne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Geisenheim, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the distribution quality of pesticide spraying based on DGPS technology methods ans distribution maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering and technological sciences. Pekin, CHN, 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.158-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape inspection by machine vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvest and postharvest technologies for fresh fruits and vegetables, Guanajuato, MEX, 20-24 February 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Mexico. pp.453-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la prétaille en long bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mac Farlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESCO Journées d'Etudes des Systèmes de Conduites de la Vigne7., Valladolid, ESP, 21-23 juin 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Espagne. pp.348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic selection of cutting positions by image processing for long cane vine grape pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mac Farlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGENG 94 international conference on agricultural engineering, Milano, ITA, 29 th August -1st September 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic selection of cutting positions by image processing for vine grape pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mac Farlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on robotics in agriculture and food industry, Brisbane, AUS, 12-13 July 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Australia. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26109,675 +26368,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a simple method for mapping grapevine parameters in on-farm experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. pp.1187-1193, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative region growing algorithm to generate fuzzy management zones within fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Investigating the harmonization of highly noisy heterogeneous datasets hand-collected over the same study domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. Wageningen Academic Publishers, pp.729-734, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_90⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Montpellier, France. Wageningen Academic Publishers, pp.735-741, 2019, 978-90-8686-337-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609780v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the harmonization of highly noisy heterogeneous datasets hand-collected over the same study domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">An iterative region growing algorithm to generate fuzzy management zones within fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Geraudie</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Montpellier, France. Wageningen Academic Publishers, pp.735-741, 2019, 978-90-8686-337-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_91⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. Wageningen Academic Publishers, pp.729-734, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609783v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to use current auto steering system in viticulture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical indexes for quantifying spatial information on hyperspectral imaging: an application for the evaluation of regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie J. B. Gorretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoife Gowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Li Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HélioSPIR 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France. HélioSPIR, pp.20-21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26787,231 +27046,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of the field mean: Appendix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoFIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27021,105 +27280,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to apply the concept of precision farming to vine growing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. HDR, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId649"/>
+      <w:footerReference w:type="default" r:id="rId659"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27266,51 +27525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112626" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Falaguasta Barbosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rizzo Guilherme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Guimar&#227;es Pedronette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769351v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10125-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5481" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.872646" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djafour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fourcaudot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607864v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9598-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribeetxebarria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mart&#237;nez Casasnovas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104931" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609246v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09644-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herrero-Langreo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Gowen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Li Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.05.067" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9584-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999035v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.12" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609421v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607448v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9555-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LLW3BS" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463043v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sk6m7b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690513v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urretavizcaya" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9450-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.12.006" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero Langreo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholasch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9523-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607173v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.07.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM21Z8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609384v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.1177" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fountas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Sorensen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsiropoulos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavaliris" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602076v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besqueut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-013-9342-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259743v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0he1-h694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-012-9268-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599198v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Taylor" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0GR61VC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506260v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2013.12125" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598164v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazmierski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glemas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506058v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-011-9831-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N9C35XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643056v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilv&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.919.2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594153v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luisa Miranda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jimenez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentemilla" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592100v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0170-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR7N7QVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594170v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602346v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9160-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591671v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591669v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9053-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9740F4009A4650334ACCDBAC11ABA32DF79DBA2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666232v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454442v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9073-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453898v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9067-z" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589213v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyuan Song" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hong" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589214v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaudin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586530v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J.B. Mcfarlane" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Tillet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586529v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0125" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H43XG3GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474731v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474752v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Toscano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borra-Serrano" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Pena" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aberkani" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlali" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474745v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ruiz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05012258v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795860v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.org/publications/viticulture-wine-thematique-file-agropolis-international.php" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795859v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/vigne-et-vin-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595611v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Morris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brady" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44351.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_24" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816893v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrillo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heywang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Larchev&#234;que" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_152" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193604v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04931980v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158745v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_135" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569657v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_70" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162999v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornault" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vanrenterghem" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_80" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837317v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bopp" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_20" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837366v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrendt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ehlers" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabriel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_85" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609778v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamour" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_37" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785008v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clenet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733607v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736278v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607180v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.46" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793191v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604970v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602985v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602077v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602075v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_51" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602078v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602079v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599428v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599421v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599429v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599423v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zane" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599424v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487109v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599427v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599426v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simonin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ghesquiere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599430v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811739v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735614v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero-Langreo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scolach" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598163v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649959v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614783v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584955v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595805v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820738v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823556v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592092v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752796v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758150v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592091v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764104v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763242v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carillo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764476v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586542v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575952v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574894v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Farlane" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578131v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577090v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609780v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_90" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609783v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_91" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004194v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crouzet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174304v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506210v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598392v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Toscano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borra-Serrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Pena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aberkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djafour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05012258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.org/publications/viticulture-wine-thematique-file-agropolis-international.php" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/vigne-et-vin-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Morris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44351.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heywang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Suseno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Wijayanto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusman Sadik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farit Mochamad Afendi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18071025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Falaguasta Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rizzo Guilherme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Guimar&#227;es Pedronette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111846" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10125-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.872646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fourcaudot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09644-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribeetxebarria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mart&#237;nez Casasnovas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9598-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herrero-Langreo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Gowen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Li Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.05.067" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9584-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2293" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9555-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LLW3BS" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sk6m7b" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.12.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urretavizcaya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9450-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.07.025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM21Z8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero Langreo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholasch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9523-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609384v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.1177" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fountas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Sorensen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsiropoulos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavaliris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602076v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besqueut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254333v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-013-9342-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259743v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0he1-h694" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Taylor" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.018" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0GR61VC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598162v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-012-9268-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2013.12125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazmierski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glemas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506058v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-011-9831-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N9C35XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643056v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilv&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.919.2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592100v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0170-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR7N7QVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594153v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luisa Miranda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jimenez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentemilla" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594170v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602346v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9160-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9053-5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9740F4009A4650334ACCDBAC11ABA32DF79DBA2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666232v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9073-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591668v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453898v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9067-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589053v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589213v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyuan Song" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580077v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaudin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J.B. Mcfarlane" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Tillet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586529v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0125" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H43XG3GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Larchev&#234;que" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_152" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04931980v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_135" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_70" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162999v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vanrenterghem" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_80" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bopp" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_20" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837366v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrendt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ehlers" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabriel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_85" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609778v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamour" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_37" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733607v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785008v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clenet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607180v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.46" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736278v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793191v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604970v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602985v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602078v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602075v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_51" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602079v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599428v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599421v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599429v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599423v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599424v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487109v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599427v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599426v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simonin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ghesquiere" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599430v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735614v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero-Langreo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scolach" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811739v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598163v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649959v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614783v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584955v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595805v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820738v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752796v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823556v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592092v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758150v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764104v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592091v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763242v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carillo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764476v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586542v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575952v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Farlane" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578131v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577090v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609783v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_91" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609780v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_90" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004194v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crouzet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174304v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506210v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598392v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>