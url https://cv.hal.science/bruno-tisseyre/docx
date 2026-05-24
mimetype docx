--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -72,1917 +72,11935 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquérir des données de terrain de qualité en améliorant les capteurs et leur mise en oeuvre</w:t>
+                <w:t xml:space="preserve">An automatic approach for removing spatial and temporal outliers in agricultural crowdsourcing datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+                <w:t xml:space="preserve">Don Ced Ogoumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. 28 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585651v1</w:t>
+                <w:t xml:space="preserve">hal-05621448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+                <w:t xml:space="preserve">How the MobiLab Self-Building Approach Promotes Sustainable Digital Tool Adoption for Smallholder Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachar Tarraf</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, #DigitAg, Apr 2026, Montpellier, France. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577964v1</w:t>
+                <w:t xml:space="preserve">hal-05621805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the benefits of auto-steering on driving conditions in viticulture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A self-building workshop approach to promote digital tool adoption among smallholder farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474731v1</w:t>
+              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.1159-1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart irrigation in Mediterranean countries: Adoption and policy challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Lahlali</w:t>
+                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05474752v1</w:t>
+              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost approach for site-specific nitrogen application: a use case in viticulture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A low-cost sensor geolocating multispectral measurements at plant level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474733v1</w:t>
+              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPC, Jun 2025, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling crop data from low-resolution sensors for fine-scale monitoring: the case of grape yield</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of robotic into crop management system and farmers appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05474740v1</w:t>
+              <w:t xml:space="preserve">World FIRA, the Global event for agricultural robots in action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIRA, Feb 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying digital tools for mechanical weeding to better grasp the adoption of precision farming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">92. A statistical test to evaluate the relevance of auxiliary time series to predict another time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision agriculture '25</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05474745v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DISTAL, Jul 2023, Bologna, Italy. pp.731-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Optical Sensing of Crop Health and Vigour</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vandôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose Molin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensing Approaches for Precision Agriculture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05009148v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.337-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support to decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Experiences with teaching precision agriculture through reverse pedagogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillaume</w:t>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02942699v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1091-1098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The digital Méditerranean farm in the south of France : a model farm to facilitate the appropriation of precision farming tools and methods for wine growers and advisors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">A new metric to evaluate spatial crop model performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05012258v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.603-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting digital challenges in the sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping grape yield with low-cost vehicle tracking devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Viticulture and Wine" - Les Dossiers d'Agropolis International</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02795860v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.555-561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever les défis du numérique pour la filière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Designing relevant precision agriculture training courses for technical advisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Vigne et Vin » - Les dossiers d’Agropolis International</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02795859v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.1075-1081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard mechanization effort and development in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vineyard Mechanization: development and status in the United States and in major Grape Producing Regions of the world. Eds. J. R. Morris and P. L. Brady, American society for horticultural science, USA, Alexandria</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02595611v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a systematic two-dimensional EMI soil survey always felevant for vineyard production management? A test on two pedologically contrasting mediterranean vineyards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Soil Science 1</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-02823133v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field scale model of the spatio-temporal vine water status in a viticulture system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">80. How to best compare remote sensing data versus proximal sensing data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Vanrenterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.635-642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02820991v1</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adoption of precision agriculture across Europe: a case study on remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pavlenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Griepentrog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.805-812, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of different aspatial and spatial indicators to assess performance of spatialized crop models at different within-field scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Minneapolis, United States. 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why are yield sensors seldom used by farmers – a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.745-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of time series of VIS images from connected static camera for decision support in vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.821-827, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential of temporal series of Sentinel-2 images to define zones of vine water restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Fornieles Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.543-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterising within-field variability of vine water status with simple visual observations of shoot growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the potential of a new low-cost multispectral sensor for decision support in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.411-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mas Numérique: A new model to promote on-farm innovation among digital service providers and to support adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on Farmer-centric On-Farm Experimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of mean field yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.669-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of regulation on autonomous crop equipment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lowenberg-Deboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Ehlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.711-717, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it relevant to account for grapevine phenology in time series of satellite images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Conference on Precision Agriculture (ECPA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Budapest, Hungary. pp.163-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-916-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the sources of chlorophyll-content variability in banana fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.299-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production gap analysis: an operational approach to yield gap analysis using historical high-resolution yield data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.75-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of shadow effects in satellite images of vineyards with different row orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE International Workshop on Metrology for Agriculture and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Napoli, Italy. pp.350-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAgriFor.2019.8909239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of a functional Bayesian method to analyse time series data in precision viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.67-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining target sampling with route-optimization to optimise yield estimation in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPA 2019 - 12th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.173-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easy water stress detection system for vineyard irrigation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montpellier, France. pp.935-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échantillonnage sous contraintes en viticulture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journées Francophones de Programmation par Contraintes (JFPC 2018 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France. pp.119-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01924365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de cartes interprétables-application à l'agriculture de précision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Rencontres de TheoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating yield datasets : an opportunity to improve data filtering algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. European Conference on Precision Agriculture. ECPA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an empirical spatial model to estimate the spatial variability of the total soluble solids of grapevine at the within field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Verona, Italy. pp.343-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1188.46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation and quantitative evaluation of interpretable maps in precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 226 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoFIS: an R-based open source software for analyzing and zoning spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The R user Conference 2016. UseR 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Stanford, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of plateau-approximated fuzzy zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International symposium on spatial accuracy assessment in natural resources and environmental sciences, Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France. pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of Plateau-Approximated Fuzzy Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Spatial Accuracy 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticulture et révolution digitale ? Enjeux des nouveaux services numériques au profit des productions vitivinicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITEVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France. pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of temporal stability of within-field variability for total soluble solids in four irrigated grapevines growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference on Precision Agriculture-ECPA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.471-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des nouvelles technologies pour réduire l'utilisation des intrants phytosanitaires : comment les avancées et les innovations technologiques peuvent nous permettre de réduire l’utilisation des intrants phytosanitaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Recherche Eco-phyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to define the size of a sampling unit to map high resolution spatial data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. European Conference on Precision Agriculture-ECPA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.413-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Como la viticultura de precision permite redefinir el muestro espacial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charla magistral en la facultad de ciencias agrarias de la universidad de Talca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Talca, Chile. pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Operational Constraints to Optimize Differential Harvest in Viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tel-Aviv, Israel. pp.487-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-814-8_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La viticulture de précision : état des lieux après plus de dix ans d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITEVI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-field zoning using a region growing algorithm guided by geostatistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.313-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial variability of drip irrigation in small vine fields of south of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.251-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la viticulture de précision permet de repenser l’échantillonnage spatial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du millésime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of spatial variability of water status in a rain fed vineyard in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Urretavizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Luisa Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.459-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.483-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation technologique : quels enjeux pour l’avenir de la viticulture française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between yield components and multispectral images at the within-field level: a first step to improve sampling for yield estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18émes journées du GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Within-field zoning using a region growing algorithm guided by geostatistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Zane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision viticulture: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of data from a wireless sensors network: application to frost alert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Scholasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18émes journées du GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le semi-variogramme : exemple d’utilisation pour l’échantillonnage spatialisé et l’estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres HélioSPIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison of bivariate classification and segmentation approaches to delineating and interpreting grain yield-protein management units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fuzzy segmentation algorithm for yield-protein zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. European Conference on Precision Agriculture : ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lleida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to sample to calibrate a spatial model : application for modelling wine water status.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scolach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXth International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open source software for modelling using agro-environmental georeferenced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. p. 1074 - p. 1081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensing systems embedded in machines: towards a better Management of operations in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Workshop on Vineyard Mechanization and Grape and Wine Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Piacenza, Italy. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airborne thermography of vines canopy : effect of the atmosphere and mixed pixel on observed canopy temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Conférence européenne sur l'Agriculture de Précision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are precision agriculture tools and methods relevant at the whole vineyard scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de données historiques pour caractériser le Millésime en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Soave, Italie. p. 10 - p. 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de la température de canopée de la vigne par imagerie infrarouge thermique à moyenne altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Proxi-détection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Avignon, France. pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A technical opportunity index based on a fuzzy footprint of the machine for site-specific management: application to viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander B. Mc Bratney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EFITA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is systematic EMI two dimensional soil survey suitable for vineyard production management? A test on two pedologically-contrasted Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosoil 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it relevant to consider remote sensing information for targeted plant monitoring ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Santesteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nyon, Switzerland. pp.469-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The potential of high spatial resolution information to define within-vineyard zones related to vine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Skiathos, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imagerie aérienne : application à la caractérisation des potentiels viticoles et œnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. Congrès Mondial de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Verona, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of methodologies and technologies for implementing precision agriculture in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Congresso Brasileiro de Viticultura e Enologia Quando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bento Gonçalves, Brazil. pp.45-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. GESCO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the spatial variability of the vine water status at a within field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Symposium of GESCO (Groupe d’Etude des Systèmes de COnduite de la vigne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porec, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'un variogramme flou dans une méthode d'agrégation sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.303-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00110312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New technologies to characterize spatial variability in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VI international congress on terroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, France. pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticulture de précision et état hydrique. I: Cartographie du potentiel hydrique et intérêt pour le zonage à un niveau intra-parcellaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heywang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International symposium of GESCO (Groupe d'Etude des Systèmes de COnduite de la vigne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Geisenheim, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision viticulture : within vineyard variability and temporal stability in yield and harvest quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viticulture de précision et état hydrique. II : Comportement quantitatif et qualitatif de zones intra-parcellaires définies à partir de la cartographie des potentiels hydriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heywang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International symposium of GESCO (Groupe d'Etude des Systèmes de COnduite de la vigne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Geisenheim, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precision viticulture and water status : mapping the predawn water potential to define within vineyard zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heywang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Fruit, nut and vegetable production engineering symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion de Données Géoréférencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LFA 2004 - 12èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methods to Define Confidence Intervals for Kriged Values: Application on Precision Viticulture Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPA: European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.521-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on the distribution quality of pesticide spraying based on DGPS technology methods ans distribution maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Engineering and technological sciences. Pekin, CHN, 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.158-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grape inspection by machine vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harvest and postharvest technologies for fresh fruits and vegetables, Guanajuato, MEX, 20-24 February 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Mexico. pp.453-459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation de la prétaille en long bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mac Farlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GESCO Journées d'Etudes des Systèmes de Conduites de la Vigne7., Valladolid, ESP, 21-23 juin 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Espagne. pp.348-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic selection of cutting positions by image processing for long cane vine grape pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mac Farlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGENG 94 international conference on agricultural engineering, Milano, ITA, 29 th August -1st September 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Italy. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic selection of cutting positions by image processing for vine grape pruning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mac Farlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on robotics in agriculture and food industry, Brisbane, AUS, 12-13 July 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Australia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des données de terrain de qualité en améliorant les capteurs et leur mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bendoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.17-34, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4. Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the benefits of auto-steering on driving conditions in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.163-170, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart irrigation in Mediterranean countries: Adoption and policy challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Borra-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Aberkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Lahlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1143-1150, 2025, 978-90-04-72523-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A low-cost approach for site-specific nitrogen application: a use case in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.153-162, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Downscaling crop data from low-resolution sensors for fine-scale monitoring: the case of grape yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill; Brill | Wageningen Academic, pp.894-900, 2025, 978-90-04-72523-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying digital tools for mechanical weeding to better grasp the adoption of precision farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision agriculture '25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1089-1098, 2025, 978-90-04-72523-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications of Optical Sensing of Crop Health and Vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Anastasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Fountas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensing Approaches for Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.333-367, 2021, Progress in Precision Agriculture, 9783030784300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78431-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Support to decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Colizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.183-224, 2020, Chapter 4, 978-0-12-818373-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-818373-1.00004-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The digital Méditerranean farm in the south of France : a model farm to facilitate the appropriation of precision farming tools and methods for wine growers and advisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Internet of Things and Decision Support for Precision Smart Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.336-347, 2020, 978-0-12-818373-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meeting digital challenges in the sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Viticulture and Wine" - Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 p., 2016, Dossiers d'Agropolis International</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relever les défis du numérique pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Vigne et Vin » - Les dossiers d’Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agropolis International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76 p., 2015, Dossiers d'Agropolis International</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineyard mechanization effort and development in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Brady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vineyard Mechanization: development and status in the United States and in major Grape Producing Regions of the world. Eds. J. R. Morris and P. L. Brady, American society for horticultural science, USA, Alexandria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morris J.R., pp.12, 2011, 978-0-9830932-1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a systematic two-dimensional EMI soil survey always felevant for vineyard production management? A test on two pedologically contrasting mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Soil Science 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-90-481-8858-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field scale model of the spatio-temporal vine water status in a viticulture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 992 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viticultura de precisión y estado hídrico. II: Comportamiento cuantitativo y cualitativo de las zonas intra-parcelarias definidas a partir de la cartografía de potenciales hídricos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Deis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Heywang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viticultura de precisión y estado hídrico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1992,25285 +12010,15751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid LiDAR–PROSAIL Approach for LAI Estimation in Vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Sandonís-Pozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14, pp.102007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atech.2026.102007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-year dataset of georeferenced unproductive vines in a southern France Mediterranean vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 65, pp.112626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRTS-Boosting: A Quality-Aware Multivariate Time Series Classification Framework for Robust Rice Detection Under Cloud Contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayu Suseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hari Wijayanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusman Sadik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farit Mochamad Afendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (7), pp.1025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs18071025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset of three vine water status indicators, weather records and soil available water capacity components collected from a rain-fed Mediterranean vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.111295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of handheld low-cost multispectral sensors for decision support in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (4), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-025-10259-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving total transpirable soil water in a rainfed vineyard using vine shoot growth, weather, and Sentinel-2 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 318, pp.109760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Features Extracted from Use of kNN Regressor to Improve Sugarcane Crop Yield Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Antonio Falaguasta Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rizzo Guilherme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Carlos Guimarães Pedronette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.1846. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs17111846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards estimating the proportion of dead and missing vines at the field level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), pp.8061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About drivers of performance for crop growth model calibration at the within-field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.127773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collaborative and low cost acquisition chain for collecting spatialized observations in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 239, pp.111113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2025.111113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing satellite temporal series data under cloudy conditions: Application in predicting rice growth phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Suseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wijayanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sadik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F M Afendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.101378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why make inverse modeling and which methods to use in agriculture? A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 217, pp.108624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2024.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to better estimate bunch number at field level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting predawn leaf water potential while accounting for uncertainty using vine shoot growth and weather data in Mediterranean rainfed vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Péruzzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 302, pp.108998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2024.108998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low cost sensor to improve surface irrigation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vandôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystele Leauthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.3072-3085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-024-10190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational sampling designs for poorly accessible areas based on a multi-objective optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Boukcim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 445, pp.116888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leafiness-LiDAR index and NDVI for identification of temporal patterns in super-intensive almond orchards as response to different management strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une cartographie régionale de l’état hydrique de la vigne basée sur des observations collaboratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cahier technique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872820v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping grape production parameters with low-cost vehicle tracking devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leafiness-LiDAR index and NDVI for identification of temporal patterns in super-intensive almond orchards as response to different management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sandonís-Pozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Llorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escolà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-024-10125-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.127278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769351v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie régionale de l’état hydrique de la vigne basée sur des observations collaboratives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mapping grape production parameters with low-cost vehicle tracking devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-024-10125-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943262v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, avril 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04270099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional mapping of vine water status based on collaborative observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Climatic records and within field data on yield and harvest quality over a whole vineyard estate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7499⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04576423v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Faure</w:t>
+                <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Castrignanò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 212, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04270065v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling the APSIM crop model for simulation at the within-field scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">High spatial resolution dataset of grapevine yield components at the within-field level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103773⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04229132v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to better estimate bunch number at vineyard level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (3), pp.27 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.3.7404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital agriculture in Europe and in France: which organisations can boost adoption levels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop and Pasture Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (CP22065), pp.573-585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CP22065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new criterion based on estimator variance for model sampling in precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.107184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525245v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new criterion based on estimator variance for model sampling in precision agriculture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le mobilab AgroTIC pour aller à la rencontre des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.133-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744279v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilab AgroTIC pour aller à la rencontre des agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1489-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05308719v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods to evaluate crop model performance at multiple and changing spatial scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+                <w:t xml:space="preserve">Potential of Multiway PLS (N-PLS) Regression Method to Analyse Time-Series of Multispectral Images: A Case Study in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Gaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-022-09885-4⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14010216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03604358v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of main factors affecting the within-field spatial variability of grapevine phenology and total soluble solids accumulation: towards the vineyard zoning using auxiliary information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.253-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09836-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of shoot growth: a simple and operational decision-making tool for monitoring vine water status in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (1), pp.235-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of functional analysis applied to Sentinel-2 time-series to assess relevant agronomic parameters at the within-field level in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.106726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of N-CovSel for Variable Selection: A Case Study on Time-Series of Multispectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Cheraïet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belal Gaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J. -M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Analytical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.872646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frans.2022.872646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement du numérique en agriculture en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a regional mapping of vine water status based on crowdsourcing observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Djafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312378v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a regional mapping of vine water status based on crowdsourcing observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Déploiement du numérique en agriculture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.157-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830535v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local influence of climate on grapevine: an analytical process involving a functional and Bayesian exploration of farm data time series synchronised with an eGDD thermal index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.301-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield sensing technologies for perennial and annual horticultural crops: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Longchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizzie Sagoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.2407-2448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-022-09906-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Is It Possible to Assess Heatwave Impact on Grapevines at the Regional Level with Time Series of Satellite Images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12030563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836627v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is It Possible to Assess Heatwave Impact on Grapevines at the Regional Level with Time Series of Satellite Images?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Application of Parallel Factor Analysis (PARAFAC) to the Regional Characterisation of Vineyard Blocks Using Remote Sensing Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Lopez-Fornieles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.563. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12030563⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645259v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining target sampling with within field route-optimization to optimise on field yield estimation in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22, pp.432-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09744-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968756v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining target sampling with within field route-optimization to optimise on field yield estimation in viticulture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-020-09744-0⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (2), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.2.3102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971329v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical mapping for evaluating an LPWAN (LoRa) wireless network sensor prior to installation in a vineyard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grazing livestock: a sector poorly equipped with digital tools with specific needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Fourcaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 247, pp.97-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321794v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing livestock: a sector poorly equipped with digital tools with specific needs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the drivers of banana flowering cycle duration using a stochastic model and on farm production data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.873-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-020-09762-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365284v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a low cost open-source ultrasonic device for plant height measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Montazeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langrume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.100022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atech.2021.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which routes for optimal yield sampling in viticulture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.4893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the optimal strategy to decide on sampling route always the same from field to field using the same sampling method to estimate yield?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (1), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.1.3334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the issues, methods and perspectives for yield estimation, prediction and forecasting in viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Arnold Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Métay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApeX-Vigne: experiences in monitoring vine water status from within-field to regional scales using crowdsourcing data from a free mobile phone application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.608-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-021-09797-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing vineyard imagery acquired from Sentinel-2 and Unmanned Aerial Vehicle (UAV) platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Sozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Marinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (2), pp.189-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.897-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942174v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis and mapping of banana crop properties: issues of the asynchronicity of the banana production and proposition of a statistical method to take it into account</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Using smartphone leaf area index data acquired in a collaborative context within vineyards in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09700-7⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.1.2481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492098v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an empirical model to estimate the spatial variability of grapevine phenology at the within field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.107-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-019-09657-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new localized sampling method to improve grape yield estimation of the current season using yield historical data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Knowledge discovery and unsupervised detection of within-field yield defective observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazaël Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09644-y⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.645-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609246v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge discovery and unsupervised detection of within-field yield defective observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.12.024⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608323v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does spatial extrapolation of the vine water status make sense? Insights from a modelling approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new localized sampling method to improve grape yield estimation of the current season using yield historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (2), pp.445-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09644-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609250v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing ranked set sampling and ancillary data to improve fruit load estimates in peach orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Uribeetxebarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martínez Casasnovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escolà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.104931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2019.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure and report within-field variability: a review of common indicators and their sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.562-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-018-9598-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial information for evaluating the quality of prediction maps from hyperspectral images: A geostatistical approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.05.067⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620111v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple index to determine if within-field spatial production variation exhibits potential management effects: application in vineyards using yield monitor data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using spatial information for evaluating the quality of prediction maps from hyperspectral images: A geostatistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Gowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Li Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-018-9620-3⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1077, pp.116-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608141v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment construire une exploitation en agriculture numérique : retour d'expérience du Mas numérique dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimisation-based approach to generate interpretable within-field zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.101-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-018-9584-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What relevant information can be identified by experts on unmanned aerial vehicles' visible images for precision viticulture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.278-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-019-09634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Sentinel-2 satellite images to monitor vine fields grown at a territorial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (1), pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic harmonization of heterogeneous agronomic and environmental spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (6), pp.1211-1230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-019-09650-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general method to filter out defective spatial observations from yield mapping datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (5), pp.789-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-017-9555-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal stability of within-field variability of total soluble solids of grapevine under semi-arid conditions: a first step towards a spatial model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Valdés Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (1), pp.15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.1.1782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoFIS: An open source, decision-support tool for precision agriculture data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), 21 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agriculture8060073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zone-based approach for processing and interpreting variability in multi-temporal yield data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.299-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment observer les usages de l'agriculture numérique permet de mieux accompagner les professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Lachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.49-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/LLW3BS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to define the optimal grid size to map high resolution spatial data ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (5), pp.957-971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-018-9566-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systemic approach to identify relevant information provided by UAV in precision viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.23-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/sk6m7b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the transpirable soil water content of a vineyard to predawn leaf water potential measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 182, pp.13-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of sink-size estimation for within-field zone delineation in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Urretavizcaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.133-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-016-9450-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for zoning irregularly-spaced, within-field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.196-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing and pooling resources in common infrastructures is essential to accelerate research and diffusion of digital innovations in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of sampling methods to optimize the calibration of vine water status spatial models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrero Langreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Scholasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.365-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-017-9523-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of digital elevation models obtained from unmanned aerial vehicles for precision viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.3.1177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm management information systems: current situation and future perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of multispectral airborne imagery to improve yield sampling in viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.74-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9407-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602069v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multispectral airborne imagery to improve yield sampling in viticulture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial variability of phenology in two irrigated grapevine cultivar growing under semi-arid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdugo Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya Alman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ingram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.74-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-015-9407-8⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp.218-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-015-9418-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469389v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of phenology in two irrigated grapevine cultivar growing under semi-arid conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Ingram</w:t>
+                <w:t xml:space="preserve">Farm management information systems: current situation and future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fountas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.G. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tsiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavaliris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.40-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402332v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les drones en viticulture, quels enjeux, quels services ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besqueut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besqueut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oenological significance of vineyard management zones delineated using early grape sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Urretavizcaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.111-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-013-9342-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la contrainte hydrique de la vigne, de la plante au vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.143-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/0he1-h694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of an empirical spatial prediction model of vine water status for irrigation management in a grapevine field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valdés Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verdugo-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 124, pp.58-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2013.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are precision agriculture tools and methods relevant at the whole vineyard scale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.2-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-012-9268-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovation technologiques : quels enjeux pour la viticulture française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130 (10), pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping grapevine (Vitis vinifera L.) water status during the season using carbon isotope ratio (δ13C) as ancillary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (3), pp.307-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5344/ajev.2013.12125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft computing-based decision support tools for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (Suppl 1), pp.18-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/18756891.2013.818185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can within-Season Grapevine Predawn Leaf Water Potentials Be Predicted from Meteorological Data in Non-Irrigated Mediterranean Vineyards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (3), pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser l’initiative pédagogique : l’expérience de Montpellier SupAgro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand angle, la lettre d’information de la Conférence des Grandes Ecoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal stability of within-field patterns of NDVI in non irrigated Mediterranean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kazmierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506230v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal stability of within-field patterns of NDVI in non irrigated Mediterranean vineyards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinifera L.) water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 45 (2), pp.61-73</w:t>
+              <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595411v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small catchment agricultural management using decision variables defined at catchment scale and a fuzzy rule-based system: a mediterranean vineyard case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (11), pp.2649-2668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11269-011-9831-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing in orchards: influence of canopy architecture and observation conditions on uncertainties associated to key canopy characteristics estimates based on 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 919, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.919.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comment on inter-field spatial extrapolation of vine (Vitis vinefera L.) water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D approximation of realistic 3D vineyard row canopy representation for light interception (fIPAR) and light intensity distribution on leaves (LIDIL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopez Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (3), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extrapolation of the vine (Vitis vinifera L.) water status: a first step towards a spatial prediction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (2), pp.143-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00271-009-0170-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A segmentation algorithm for the delineation of agricultural management zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacir Pedroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2009.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluación del interés del índice NDVI para la delimitación de unidades de manejo diferenciado en una explotación vitícola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzaga Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Luisa Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fuentemilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Urretavizcaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Teledetección</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and significance of sources of spatial variation in grapevine water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.218-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2009.00066.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for the spatial prediction of water status in vines (Vitis vinifera L.) using high resolution ancillary information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (4), pp.358-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-010-9164-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical opportunity index based on the fuzzy footprint of a machine for site-specific management: an application to viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander B. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (4), pp.379-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-010-9176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit historique sur la mécanisation de la vendange en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (4), pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical opportunity index adapted to zone-speciﬁc management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (1), p. 130 - p. 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-010-9160-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping soil units within a vineyard using statistics associated with high-resolution apparent soil electrical conductivity data and factorial discriminant analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 153 (1-2), pp.278-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2009.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie aérienne : application à la caractérisation des potentiels viticoles et oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 81 (932-933-934), pp.507-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to assess the spatial variability of vine water status ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Ortega-Farias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (4), pp.203-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A technical opportunity index based on mathematical morphology for site-specific management using yield monitor data : application to viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mcbratney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (2), pp.101-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-008-9053-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to assess the spatial variability of vine water status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ortega-Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (4), pp.203-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie aérienne : application à la caractérisation des potentiels viticoles et œnologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The potential of high spatial resolution information to define within vineyard zones related to vine water status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), p. 285 - p. 302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9073-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657499v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of high spatial resolution information to define within vineyard zones related to vine water status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’imagerie aérienne : application à la caractérisation des potentiels viticoles et œnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Antonio Acevedo-Opazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (932-933-934), pp.507-518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454442v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whithin-field temporal stability of some parameters in viticulture : potential toward a site specific management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Fonta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (1), pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management zone delineation using a modified watershed algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), p. 233 - p. 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11119-008-9067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision viticulture data analysis using fuzzy inference systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Scholasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (1), pp.19-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Data Fusion for Qualitative Estimation of Fuzzy Request Zones: Application on Precision Viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 158 (5), pp.535-554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fss.2006.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technologies and methodologies for site-specific viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (2), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing research on effects of top layer rice fog drop interception on pesticide spraying distribution in rice fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyuan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Chinese Society of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (6), pp.114-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the quality of pesticide spraying distribution based on DGPS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Chinese Society of Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (4), pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement différentiel linéaire de données GPS brutes pour la localisation autonome ou multicapteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (6), pp.727-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy multi-criteria decision making for long cane pruning: a system for standard and complex vine configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J.B. Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 12, pp.877-889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for pruning long wood grape vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.J.B. Mcfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sinfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Tillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sevila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 66, pp.111-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jaer.1996.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (87)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-building workshop approach to promote digital tool adoption among smallholder farmers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An automatic approach for removing spatial and temporal outliers in agricultural crowdsourcing datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Ced Ogoumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meïli Baragatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05154891v1</w:t>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDIALL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is it possible to use current auto steering system in viticulture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crestey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05525003v1</w:t>
+              <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost sensor geolocating multispectral measurements at plant level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ducanchez</w:t>
+                <w:t xml:space="preserve">Geostatistical indexes for quantifying spatial information on hyperspectral imaging: an application for the evaluation of regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Herrero-Langreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie J. B. Gorretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoife Gowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Li Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...9247 lines deleted...]
-                <w:t xml:space="preserve">hal-02577090v1</w:t>
+              <w:t xml:space="preserve">Rencontres HélioSPIR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France. HélioSPIR, pp.20-21, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating a simple method for mapping grapevine parameters in on-farm experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wargnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. pp.1187-1193, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004725232_155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the harmonization of highly noisy heterogeneous datasets hand-collected over the same study domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France. Wageningen Academic Publishers, pp.735-741, 2019, 978-90-8686-337-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative region growing algorithm to generate fuzzy management zones within fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazaël Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Precision Agriculture. ECPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montpellier, France. Wageningen Academic Publishers, pp.729-734, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-888-9_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609780v1</w:t>
-              </w:r>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-05174304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and auxiliary data for an accurate estimate of the field mean: Appendix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoFIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lablee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27280,105 +27764,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to apply the concept of precision farming to vine growing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. HDR, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId659"/>
+      <w:footerReference w:type="default" r:id="rId665"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27525,51 +28009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Toscano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borra-Serrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Pena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aberkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djafour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05012258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.org/publications/viticulture-wine-thematique-file-agropolis-international.php" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/vigne-et-vin-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Morris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44351.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_24" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heywang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112626" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Suseno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Wijayanto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusman Sadik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farit Mochamad Afendi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18071025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Falaguasta Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rizzo Guilherme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Guimar&#227;es Pedronette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111846" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10125-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.872646" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312378v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365284v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fourcaudot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09644-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribeetxebarria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mart&#237;nez Casasnovas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9598-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herrero-Langreo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Gowen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Li Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.05.067" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.12" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9584-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2293" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607448v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9555-0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468886v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LLW3BS" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463043v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sk6m7b" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581423v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.12.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urretavizcaya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9450-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607173v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.07.025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM21Z8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731308v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero Langreo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholasch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9523-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609384v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.1177" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602069v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fountas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Sorensen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsiropoulos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavaliris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602076v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besqueut" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254333v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-013-9342-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259743v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0he1-h694" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599198v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Taylor" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.018" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0GR61VC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598162v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-012-9268-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506260v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2013.12125" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595411v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazmierski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glemas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506058v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-011-9831-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N9C35XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643056v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilv&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.919.2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592100v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0170-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR7N7QVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594153v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luisa Miranda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jimenez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentemilla" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594170v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602346v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9160-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591671v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9053-5" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9740F4009A4650334ACCDBAC11ABA32DF79DBA2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666232v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9073-1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591668v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453898v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9067-z" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589053v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589213v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyuan Song" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hong" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580077v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaudin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586530v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J.B. Mcfarlane" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Tillet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586529v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0125" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H43XG3GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154891v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Larchev&#234;que" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_152" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04931980v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_135" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569657v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_70" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162999v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vanrenterghem" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_80" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837317v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bopp" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_20" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837366v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrendt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ehlers" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabriel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_85" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609778v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamour" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_37" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733607v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785008v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clenet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607180v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.46" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736278v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793191v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604970v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602985v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602078v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602075v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_51" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602079v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599428v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599421v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599429v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599423v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zane" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599424v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487109v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599427v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599426v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simonin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ghesquiere" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payen" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599430v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735614v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero-Langreo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scolach" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811739v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598163v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649959v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614783v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584955v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595805v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820738v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752796v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823556v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592092v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758150v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764104v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592091v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763242v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carillo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764476v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586542v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575952v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Farlane" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578131v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577090v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609783v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_91" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609780v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_90" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004194v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crouzet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174304v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506210v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598392v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Ced Ogoumond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Ploteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Larchev&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pount" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04931980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vand&#244;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystele Leauthaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tisseyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_76" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djafour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Payen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vanrenterghem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_80" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavlenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Griepentrog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_89" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_98" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fornieles Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_65" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_49" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837366v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lowenberg-Deboer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behrendt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canavari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Ehlers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabriel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_85" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lopez-Fornieles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sozzi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sartori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAgriFor.2019.8909239" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609771v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_115" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haza&#235;l Jones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo V&#225;squez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo Opazo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya Alman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1188.46" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lablee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604970v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602985v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillaume" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ingram" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_58" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geraudie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_51" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_60" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Zane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Urretavizcaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Santesteban" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Royo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Luisa Miranda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Whelan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268005v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carrillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ghesquiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Payen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Taylor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero-Langreo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scolach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614783v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649959v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mc Bratney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752796v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9073-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592088v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00110312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764104v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carrillo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heywang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carillo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108811v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269820v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586542v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sinfort" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sevila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinfort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac Farlane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578131v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vigneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bendoula" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J. -M. Roger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Toscano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borra-Serrano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Pena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aberkani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_117" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05474745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ruiz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05009148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Anastasiou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fountas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Molin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78431-7_12" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942699v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Colizzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818373-1.00004-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05012258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agropolis.org/publications/viticulture-wine-thematique-file-agropolis-international.php" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795859v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/publications/vigne-et-vin-dossier-thematique-agropolis-international.php" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Morris" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Brady" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/44351.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_24" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820991v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=aYEp6KPrUwMC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q=taylor&amp;amp;f=true" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816893v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560736v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2026.102007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556578v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112626" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607604v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Suseno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Wijayanto" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusman Sadik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farit Mochamad Afendi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs18071025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920693v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223516v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109760" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121290v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Falaguasta Barbosa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rizzo Guilherme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Carlos Guimar&#227;es Pedronette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17111846" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199121v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Taylor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127773" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280364v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Suseno" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wijayanto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sadik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Afendi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101378" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411393v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108624" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678463v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile P&#233;ruzzaro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2024.108998" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10190-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566087v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nespoulous" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116888" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04943262v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-024-10125-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04576423v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7499" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270099v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109579" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229132v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Castrignan&#242;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103773" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067148v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP22065" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308719v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richetti" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09885-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525245v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rancon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Gaci" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Metz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14010216" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352549v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Antonio Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09836-5" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050137v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Payan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5481" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#233;lez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barajas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106726" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228388v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frans.2022.872646" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830535v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5442" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312378v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791960v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5443" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761780v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Longchamps" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Sagoo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Momin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-022-09906-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645259v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12030563" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836627v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102544" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321794v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.2.3102" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365284v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fourcaudot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968756v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09762-y" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435948v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Montazeaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goby" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2021.100022" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164992v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Payan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09797-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942190v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marinello" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2557" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02492098v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Le Moguedec" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09700-7" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942174v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2481" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624178v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ingram" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09657-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608323v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clenet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.12.024" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609250v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2019.03.013" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609246v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09644-y" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609658v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribeetxebarria" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mart&#237;nez Casasnovas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104931" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607864v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9598-x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608141v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9620-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620111v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Herrero-Langreo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gorretta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife Gowen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Li Xu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.05.067" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999035v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.12" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608028v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9584-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09634-0" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609421v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2293" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609242v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09650-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607448v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9555-0" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609387v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.1.1782" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068798v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jones" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8060073" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607449v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.03.029" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468886v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LLW3BS" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607457v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-018-9566-5" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04463043v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sk6m7b" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2016.12.006" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690513v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miranda" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9450-0" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607173v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.07.025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XM21Z8J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609600v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731308v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero Langreo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scholasch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9523-8" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609384v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fonta" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.1177" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469389v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matese" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9407-8" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402332v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-015-9418-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602069v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fountas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carli" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Sorensen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tsiropoulos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavaliris" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602076v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besqueut" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254333v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-013-9342-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259743v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0he1-h694" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599198v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Taylor" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.03.018" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0GR61VC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598162v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-012-9268-3" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599526v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506260v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2013.12125" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146110v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18756891.2013.818185" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506256v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598164v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595411v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazmierski" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glemas" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506230v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506058v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-011-9831-0" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7N9C35XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643056v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poilv&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.919.2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595412v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506053v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.06.005" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQG4L8CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592100v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0170-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FR7N7QVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662331v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacir Pedroso" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.10.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F1RL8W1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594153v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jimenez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fuentemilla" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667222v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00066.x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXP1JKVD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594166v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9164-7" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D0927E5AFE2F0DCA99F617BD0E4289055F68C15/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997505v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B. Mcbratney" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9176-3" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594170v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602346v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roudier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9160-y" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594169v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.08.014" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DHLG9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591671v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591670v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591669v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcbratney" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9053-5" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9740F4009A4650334ACCDBAC11ABA32DF79DBA2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666232v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortega-Farias" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454442v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657499v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591668v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazzoni" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453898v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9067-z" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589053v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00127934v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2006.10.019" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666054v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589213v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyuan Song" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589214v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580077v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaudin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586530v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J.B. Mcfarlane" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Tillet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586529v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jaer.1996.0125" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H43XG3GN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621695v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004194v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Crouzet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174304v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J. B. Gorretta" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136932v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wargnier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_155" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609783v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_91" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609780v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_90" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506210v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598392v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>